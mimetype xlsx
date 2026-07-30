--- v0 (2026-05-25)
+++ v1 (2026-07-30)
@@ -42,51 +42,51 @@
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-26 00:10:28</t>
+    <t>Актуальность прайса на: 2026-07-30 08:23:13</t>
   </si>
   <si>
     <t>Продукты для HoReCa</t>
   </si>
   <si>
     <t>Батончики</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
@@ -117,86 +117,86 @@
   <si>
     <t>Протеиновый батончик FizIQ SNEAKIQ с солёной карамелью и арахисом без сахара (50г)</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-fiziq-sneakiq-s-solyonoy-karamelyu-i-arakhisom-bez-sakhara-50g/</t>
   </si>
   <si>
     <t>130238</t>
   </si>
   <si>
     <t>Протеиновый батончик глазированный злаковый KERLLI ZERO в ассортименте (40г)</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-glazirovannyy-zlakovyy-kerlli-so-banana-bez-sakhara-40g/</t>
   </si>
   <si>
     <t>130229</t>
   </si>
   <si>
     <t>Печенье протеиновое глазированное COCOnitto BROWNIE с кокосом без сахара (50г)</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/pechene-proteinovoe-glazirovannoe-coconitto-brownie-s-kokosom-bez-sakhara-50g/</t>
   </si>
   <si>
-    <t>118631</t>
-[...7 lines deleted...]
-  <si>
     <t>118632</t>
   </si>
   <si>
     <t>Протеиновый батончик PROTEIN SOJ В АССОРТИМЕНТЕ  (50г)</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-protein-soj-s-kokosom-50g/</t>
   </si>
   <si>
     <t>130232</t>
   </si>
   <si>
     <t>Печенье протеиновое глазированное KERLLI ZERO в ассортименте (45г)</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/pechene-proteinovoe-glazirovannoe-kerlli-s-malinoy-bez-sakhara-45g/</t>
   </si>
   <si>
     <t>130240</t>
   </si>
   <si>
     <t>Протеиновый зефирный батончик SOJ Marshmallow в ассортименте Zero (30г)</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-soj-marshmallow-s-bananom-v-molochnom-shokolade-zero-30g/</t>
   </si>
   <si>
+    <t>130263</t>
+  </si>
+  <si>
+    <t>Печенье протеиновое глазированное MARSHICK ZERO в ассортименте (53г)</t>
+  </si>
+  <si>
+    <t>https://yakutsk.kofemart.ru/product/pechene-proteinovoe-glazirovannoe-marshick-zero-v-assortimente-53g/</t>
+  </si>
+  <si>
     <t>Вкусоароматические добавки для попкорна</t>
   </si>
   <si>
     <t>11568</t>
   </si>
   <si>
     <t>Добавка вкусоароматическая FruitMix, клубника (350 г)</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-klubnika-350-g/</t>
   </si>
   <si>
     <t>11569</t>
   </si>
   <si>
     <t>Добавка вкусоароматическая FruitMix, апельсин (350 г)</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-apelsin-350-g/</t>
   </si>
   <si>
     <t>11570</t>
   </si>
   <si>
     <t>Добавка вкусоароматическая FruitMix, вишня (350 г)</t>
@@ -2568,50 +2568,68 @@
   <si>
     <t>Сироп Royal Cane Ром 1л</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/sirop-royal-cane-rom-1l/</t>
   </si>
   <si>
     <t>118626</t>
   </si>
   <si>
     <t>Сироп Royal Cane Сакура 1л</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/sirop-royal-cane-sakura-1l/</t>
   </si>
   <si>
     <t>118628</t>
   </si>
   <si>
     <t>Сироп низкокалорийный Royal Cane Карамель 1л (Zero)</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/sirop-nizkokaloriynyy-royal-cane-karamel-1l-zero/</t>
   </si>
   <si>
+    <t>130264</t>
+  </si>
+  <si>
+    <t>Сироп Tru Syru Хурма-Карамель 1л</t>
+  </si>
+  <si>
+    <t>https://yakutsk.kofemart.ru/product/sirop-tru-syru-khurma-karamel-1l/</t>
+  </si>
+  <si>
+    <t>130265</t>
+  </si>
+  <si>
+    <t>Сироп Tru Syru Черника-Белый шоколад 1л</t>
+  </si>
+  <si>
+    <t>https://yakutsk.kofemart.ru/product/sirop-tru-syru-chernika-belyy-shokolad-1l/</t>
+  </si>
+  <si>
     <t>Леденцы порционные</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>Леденцы «мини-карамель» 3г в прозрачной упаковке без дизайна (2кг)</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/ledency-mini-karamel-3g-v-prozrachnoj-upakovke-bez-dizajna-1/</t>
   </si>
   <si>
     <t>118498</t>
   </si>
   <si>
     <t>Мини-карамель ассорти в упаковке «Office box» (1кг)</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/mini-karamel-assorti-v-upakovke-office-box-1kg/</t>
   </si>
   <si>
     <t>Молоко и смеси растворимые</t>
   </si>
   <si>
     <t>9575</t>
@@ -2824,68 +2842,50 @@
     <t>118710</t>
   </si>
   <si>
     <t>Карамель леденцовая атласная Lenco "Сердце" 20гр (1 шт)</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/karamel-ledentsovaya-atlasnaya-lenco-serdtse-20gr-1-sht/</t>
   </si>
   <si>
     <t>118715</t>
   </si>
   <si>
     <t>Карамель леденцовая Lenco "Диск" Ассорти 30гр, (1 шт)</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/karamel-ledentsovaya-lenco-disk-assorti-30gr-1-sht/</t>
   </si>
   <si>
     <t>118716</t>
   </si>
   <si>
     <t>Карамель леденцовая Lenco "Спираль" Ассорти 30гр, (1 шт)</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/karamel-ledentsovaya-lenco-spiral-assorti-30gr-1-sht/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://yakutsk.kofemart.ru/product/mini-pechene-vanilnoe-na-palochke-lenco-sladosti-15gr-1-sht/</t>
   </si>
   <si>
     <t>118725</t>
   </si>
   <si>
     <t>Вафельная трубочка с начинкой Lenco"ВАРЕНАЯ  СГУЩЕНКА" 50гр, (1 шт)</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/vafelnaya-trubochka-s-nachinkoy-lencovaryenaya-sgushchyenka-50gr-1-sht/</t>
   </si>
   <si>
     <t>118726</t>
   </si>
   <si>
     <t>Печенье Орешки с начинкой Lenco "ВАРЕНАЯ СГУЩЕНКА" 64гр, (1 шт)</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/pechene-oreshki-s-nachinkoy-lenco-varyenaya-sgushchyenka-64gr-1-sht/</t>
   </si>
   <si>
     <t>Сливки и сгущённое молоко</t>
   </si>
   <si>
     <t>3131</t>
   </si>
@@ -3826,51 +3826,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136450.96x961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136447.96x962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136405.96x963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136432.96x964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136408.96x965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129624.96x966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129609.96x967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136415.96x968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136444.96x969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14628.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14629.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14630.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14631.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14632.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14633.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14634.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14635.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14636.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14637.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14639.96x9620.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14641.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14643.96x9622.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14645.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14647.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14649.96x9625.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14650.96x9626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14652.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14653.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14655.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14657.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130187.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130211.96x9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136010.96x9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11199.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14682.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11197.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14683.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11965.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11684.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130188.96x9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130189.96x9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130190.96x9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136008.96x9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135918.96x9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135917.96x9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135919.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135910.96x9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135912.96x9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135914.96x9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135916.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135921.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135923.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135925.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135927.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135929.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135931.96x9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130207.96x9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130206.96x9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130203.96x9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130201.96x9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130199.96x9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130197.96x9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130195.96x9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129287.96x9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130081.96x9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129289.96x9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129291.96x9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129293.96x9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129295.96x9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129297.96x9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129299.96x9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129301.96x9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129303.96x9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129305.96x9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129307.96x9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129309.96x9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129311.96x9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129313.96x9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129315.96x9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129317.96x9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129319.96x9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129321.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129359.96x9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129361.96x9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129567.96x9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129563.96x9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129565.96x9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129569.96x9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129571.96x9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129573.96x9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129575.96x9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129578.96x9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129582.96x9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129584.96x9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11857.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11858.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11859.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11860.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11861.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11862.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11863.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11865.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11866.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11875.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11876.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11877.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11878.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11879.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11880.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11882.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11883.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11884.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11885.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11886.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11887.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11888.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11932.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11933.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11934.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11935.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11936.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11937.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11938.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11939.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11940.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11941.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11942.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11943.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11944.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11945.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11946.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11948.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11949.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11950.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11951.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11952.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11954.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11957.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11958.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11959.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11960.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11961.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11962.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11963.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11889.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11890.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11891.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11892.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11893.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11894.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11895.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11896.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11897.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11898.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11900.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11902.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11903.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11904.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11907.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11908.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11911.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11912.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11913.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11914.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11915.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11916.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11917.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11918.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11919.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11920.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11921.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11922.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11923.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11924.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11925.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11926.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11927.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11928.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11930.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11931.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11947.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14150.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14181.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14362.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15423.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15424.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136113.96x96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136107.96x96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136121.96x96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136119.96x96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136120.96x96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136122.96x96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136123.96x96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136129.96x96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136087.96x96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136092.96x96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136072.96x96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136135.96x96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136138.96x96201.JPG"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136109.96x96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136141.96x96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136142.96x96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136143.96x96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136136.96x96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136146.96x96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136151.96x96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136085.96x96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136066.96x96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136075.96x96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136111.96x96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136112.96x96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136098.96x96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136067.96x96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136114.96x96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136082.96x96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136115.96x96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136116.96x96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136068.96x96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136117.96x96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136148.96x96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136079.96x96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136076.96x96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136084.96x96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136105.96x96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136104.96x96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136103.96x96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136069.96x96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136090.96x96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136094.96x96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136154.96x96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136093.96x96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136124.96x96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136095.96x96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136088.96x96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136125.96x96237.JPG"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136071.96x96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136126.96x96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136127.96x96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136128.96x96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136077.96x96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136130.96x96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136131.96x96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136110.96x96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136132.96x96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136133.96x96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136134.96x96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136097.96x96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136070.96x96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136073.96x96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136106.96x96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136102.96x96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136101.96x96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136096.96x96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136091.96x96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136137.96x96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136074.96x96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136139.96x96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136140.96x96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136081.96x96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136080.96x96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136153.96x96263.JPG"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136147.96x96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136086.96x96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136099.96x96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136149.96x96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136150.96x96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136083.96x96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136100.96x96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136152.96x96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136108.96x96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136144.96x96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136145.96x96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129603.96x96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11242.96x96276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129325.96x96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11181.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136006.96x96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130209.96x96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130193.96x96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130191.96x96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28203.96x96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127725.96x96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953.96x96285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14705.96x96286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26902.96x96287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11910.96x96288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28245.96x96289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861.96x96290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860.96x96291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845.96x96292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847.96x96295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859.96x96296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848.96x96297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846.96x96298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11966.96x96299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130105.96x96300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130115.96x96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130118.96x96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130127.96x96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130128.96x96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130134.96x96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130136.96x96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832.96x96307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28204.96x96308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136055.96x96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136057.96x96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136059.96x96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136061.96x96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983.96x96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951.96x96314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11906.96x96315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14214.96x96316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28205.96x96317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796.96x96318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799.96x96319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798.96x96320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797.96x96321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800.96x96322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13761.96x96323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28206.96x96324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129285.96x96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804.96x96326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805.96x96327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854.96x96328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858.96x96329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855.96x96330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856.96x96331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857.96x96332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129286.96x96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20792.96x96334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21256.96x96335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20788.96x96336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20789.96x96337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20791.96x96338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21264.96x96339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21265.96x96340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21269.96x96341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21274.96x96342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21283.96x96343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21284.96x96344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21285.96x96345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21286.96x96346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21920.96x96347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21869.96x96348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21871.96x96349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21872.96x96350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21874.96x96351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21876.96x96352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21878.96x96353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21880.96x96354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21882.96x96355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21884.96x96356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21886.96x96357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21888.96x96358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21890.96x96359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21892.96x96360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21894.96x96361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21896.96x96362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21898.96x96363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21900.96x96364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21902.96x96365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21904.96x96366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21906.96x96367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21908.96x96368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21911.96x96369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21913.96x96370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21915.96x96371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21917.96x96372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21919.96x96373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21922.96x96374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21924.96x96375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21926.96x96376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21928.96x96377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21930.96x96378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21932.96x96379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23279.96x96380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965.96x96381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28207.96x96382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018.96x96383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020.96x96384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034.96x96385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026.96x96386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036.96x96387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032.96x96388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024.96x96389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040.96x96390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030.96x96391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028.96x96392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038.96x96393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022.96x96394.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136450.96x961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136447.96x962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136405.96x963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136432.96x964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136408.96x965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129609.96x966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136415.96x967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136444.96x968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136496.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14628.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14629.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14630.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14631.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14632.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14633.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14634.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14635.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14636.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14637.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14639.96x9620.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14641.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14643.96x9622.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14645.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14647.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14649.96x9625.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14650.96x9626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14652.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14653.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14655.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14657.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130187.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130211.96x9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136010.96x9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11199.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14682.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11197.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14683.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11965.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11684.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130188.96x9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130189.96x9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130190.96x9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136008.96x9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135918.96x9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135917.96x9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135919.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135910.96x9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135912.96x9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135914.96x9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135916.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135921.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135923.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135925.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135927.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135929.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135931.96x9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130207.96x9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130206.96x9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130203.96x9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130201.96x9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130199.96x9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130197.96x9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130195.96x9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129287.96x9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130081.96x9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129289.96x9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129291.96x9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129293.96x9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129295.96x9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129297.96x9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129299.96x9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129301.96x9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129303.96x9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129305.96x9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129307.96x9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129309.96x9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129311.96x9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129313.96x9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129315.96x9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129317.96x9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129319.96x9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129321.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129359.96x9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129361.96x9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129567.96x9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129563.96x9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129565.96x9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129569.96x9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129571.96x9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129573.96x9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129575.96x9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129578.96x9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129582.96x9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129584.96x9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11857.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11858.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11859.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11860.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11861.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11862.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11863.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11865.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11866.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11875.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11876.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11877.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11878.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11879.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11880.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11882.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11883.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11884.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11885.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11886.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11887.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11888.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11932.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11933.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11934.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11935.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11936.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11937.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11938.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11939.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11940.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11941.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11942.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11943.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11944.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11945.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11946.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11948.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11949.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11950.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11951.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11952.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11954.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11957.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11958.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11959.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11960.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11961.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11962.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11963.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11889.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11890.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11891.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11892.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11893.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11894.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11895.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11896.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11897.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11898.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11900.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11902.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11903.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11904.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11907.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11908.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11911.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11912.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11913.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11914.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11915.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11916.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11917.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11918.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11919.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11920.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11921.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11922.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11923.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11924.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11925.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11926.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11927.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11928.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11930.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11931.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11947.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14150.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14181.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14362.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15423.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15424.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136113.96x96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136107.96x96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136121.96x96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136119.96x96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136120.96x96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136122.96x96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136123.96x96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136129.96x96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136087.96x96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136092.96x96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136072.96x96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136135.96x96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136138.96x96201.JPG"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136109.96x96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136141.96x96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136142.96x96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136143.96x96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136136.96x96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136146.96x96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136151.96x96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136085.96x96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136066.96x96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136075.96x96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136111.96x96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136112.96x96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136098.96x96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136067.96x96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136114.96x96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136082.96x96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136115.96x96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136116.96x96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136068.96x96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136117.96x96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136148.96x96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136079.96x96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136076.96x96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136084.96x96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136105.96x96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136104.96x96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136103.96x96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136069.96x96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136090.96x96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136094.96x96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136154.96x96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136093.96x96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136124.96x96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136095.96x96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136088.96x96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136125.96x96237.JPG"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136071.96x96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136126.96x96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136127.96x96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136128.96x96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136077.96x96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136130.96x96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136131.96x96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136110.96x96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136132.96x96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136133.96x96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136134.96x96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136097.96x96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136070.96x96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136073.96x96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136106.96x96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136102.96x96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136101.96x96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136096.96x96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136091.96x96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136137.96x96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136074.96x96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136139.96x96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136140.96x96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136081.96x96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136080.96x96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136153.96x96263.JPG"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136147.96x96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136086.96x96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136099.96x96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136149.96x96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136150.96x96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136083.96x96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136100.96x96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136152.96x96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136108.96x96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136144.96x96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136145.96x96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129603.96x96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136501.96x96276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136503.96x96277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11242.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129325.96x96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11181.96x96280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136006.96x96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130209.96x96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130193.96x96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130191.96x96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28203.96x96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127725.96x96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953.96x96287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14705.96x96288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26902.96x96289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11910.96x96290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28245.96x96291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861.96x96292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850.96x96295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849.96x96296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847.96x96297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859.96x96298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848.96x96299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846.96x96300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11966.96x96301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130105.96x96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130115.96x96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130118.96x96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130134.96x96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130136.96x96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832.96x96307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28204.96x96308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136055.96x96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136057.96x96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136059.96x96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136061.96x96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983.96x96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951.96x96314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11906.96x96315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14214.96x96316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28205.96x96317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796.96x96318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799.96x96319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798.96x96320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797.96x96321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800.96x96322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13761.96x96323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28206.96x96324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129285.96x96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804.96x96326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805.96x96327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854.96x96328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858.96x96329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855.96x96330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856.96x96331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857.96x96332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129286.96x96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20792.96x96334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21256.96x96335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20788.96x96336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20789.96x96337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20791.96x96338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21264.96x96339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21265.96x96340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21269.96x96341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21274.96x96342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21283.96x96343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21284.96x96344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21285.96x96345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21286.96x96346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21920.96x96347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21869.96x96348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21871.96x96349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21872.96x96350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21874.96x96351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21876.96x96352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21878.96x96353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21880.96x96354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21882.96x96355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21884.96x96356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21886.96x96357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21888.96x96358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21890.96x96359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21892.96x96360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21894.96x96361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21896.96x96362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21898.96x96363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21900.96x96364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21902.96x96365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21904.96x96366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21906.96x96367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21908.96x96368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21911.96x96369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21913.96x96370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21915.96x96371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21917.96x96372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21919.96x96373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21922.96x96374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21924.96x96375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21926.96x96376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21928.96x96377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21930.96x96378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21932.96x96379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23279.96x96380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965.96x96381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28207.96x96382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018.96x96383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020.96x96384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034.96x96385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026.96x96386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036.96x96387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032.96x96388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024.96x96389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040.96x96390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030.96x96391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028.96x96392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038.96x96393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022.96x96394.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12085,141 +12085,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>314</xdr:row>
+      <xdr:row>311</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="276" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>315</xdr:row>
+      <xdr:row>312</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>319</xdr:row>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="278" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>320</xdr:row>
+      <xdr:row>317</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="279" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -12325,81 +12325,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="283" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>328</xdr:row>
+      <xdr:row>325</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="284" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>329</xdr:row>
+      <xdr:row>326</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -12445,81 +12445,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>335</xdr:row>
+      <xdr:row>332</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>336</xdr:row>
+      <xdr:row>333</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -12805,81 +12805,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>350</xdr:row>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>351</xdr:row>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -15940,51 +15940,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/khrustyashchiy-shokoladnyy-batonchik-soj-vaffix-s-kakao-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zlakovyy-batonchik-soj-kerlli-s-solenoy-karamelyu-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-fiziq-sneakiq-s-solyonoy-karamelyu-i-arakhisom-bez-sakhara-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-glazirovannyy-zlakovyy-kerlli-so-banana-bez-sakhara-40g/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pechene-proteinovoe-glazirovannoe-coconitto-brownie-s-kokosom-bez-sakhara-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zefirnyy-batonchik-soj-marshmallow-s-vishnevoy-nachinkoy-v-molochnom-shokolade-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-protein-soj-s-kokosom-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pechene-proteinovoe-glazirovannoe-kerlli-s-malinoy-bez-sakhara-45g/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-soj-marshmallow-s-bananom-v-molochnom-shokolade-zero-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-klubnika-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-apelsin-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-vishnya-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-zelyonoe-yabloko-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-vinograd-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-golubaya-malina-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-banan-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-chernika-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-chernaya-smorodina-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-klubnika-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-banan-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-karamel-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-zelyonoe-yabloko-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-vishnya-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-shokolad-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-vinograd-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-golubaya-malina-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-malina-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-glaze-pop-karamel-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-glaze-pop-shokolad-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-glaze-pop-ezhevika-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-granulirovannyy-tyomnyy-shokolad-de-marco-chocolate-bar-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-poroshkoobraznyy-shokolad-de-marco-business-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-smes-7-mixme-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-ristora-dabb-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-barry-callebaut-32-kakao-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-ristora-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-barry-callebaut-100-kakao-plein-arome-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zhevatelnaya-rezinka-dirol-1-65g-v-individualnoj-upakovke-sp/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zhevatelnaya-rezinka-dirol-dirol-spasibo-arbuzno-dynnyy-kokteyl-136g-v-korobkakh-po-1500sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/myatnyy-kholodok-22g-v-korobkakh-po-2500-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kapuchino-rastvorimyy-s-aromatom-frantsuzskaya-vanil-de-marco-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kapuchino-rastvorimyy-s-aromatom-amaretto-de-marco1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kapuchino-rastvorimyy-s-aromatom-lesnoy-orekh-de-marco-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kapuchino-rastvorimyy-mixme-solenaya-karamel-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-arbuz-estragon/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-asai-vinograd-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-brazilskaya-marakuyya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-yezhemalin-oranzh-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-zemlyanika-aloe-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-kivi-lotos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-klubnika-paynberri-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-kokos-moroshka-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-lavanda-buzina-so-vkusom-zefira-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-lichi-nektarin-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-mango-lemongrass-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-sakura-grusha-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-chereshnya-bigaro-barbaris-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-klubnika-banan-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-kivi-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-kivi-feykhoa/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-vishnya-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-ananas-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-feykhoa/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-dynya-kumkvat/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-yabloko-kivi/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-ananas---kokos/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-reven-zemlyanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mango-marakuyya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-klubnika-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-vishnya-kalamansi/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-granat-smorodina/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-zemlyanika-ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-klubnika-laym/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-laym-myata/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-imbir/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-marakuyya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-myata/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-oblepikha-imbir/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-ogurets-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-chernika-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mango-ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-greypfrut-buzina/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-chernika-myata/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-estragon/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-kryzhovnik-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-greypfrut-mozhzhevelnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-granat-malina/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-yezhevika-fialka/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-apelsin-imbir/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-limon-imbir-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-pryanye-yagody-glintveyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-smorodina-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-klyukva-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mors-klyukva/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mors-oblepikha/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kofejnoe-zerno-v-shokolade-2g-v-individualnoj-upakovke-v-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-grenadin-mixed-berries-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-klubnika-strawberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zelenaya-myata-green-mint-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-sakharnyy-trostnik-cane-sugar-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-klubnika-naturalnaya-strawberry-without-coloring-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-blyu-kyurasao-blue-curasao-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-vishnya-cherry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-banan-banana-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zelenoe-yabloko-green-apple-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-malina-raspberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-chernaya-smorodina-blackcurrant-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-mindal-almond-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-marakuyya-passion-fruit-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-yabloko-apple-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-grusha-pear-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-vanil-vanilla-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-karamel-caramel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kokos-coconut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-lesnoy-orekh-hazelnut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-limon-lemon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kholodnyy-chay-s-buzinoy-iced-tea-elder-flower-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kholodnyy-chay-so-vkusom-maliny-iced-tea-raspberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-solenaya-karamel-salted-caramel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shokoladnyy-brauni-brownie-1l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-tarkhun-estragon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-granat-pomegranate-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shokoladnoe-pechene-chocolate-cookie-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-frantsuzskaya-vanil-french-vanilla-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-yezhevika-blackberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-frantsuzskaya-nuga-french-nougat-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-krasnyy-apelsin-blood-orange-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-rozovyy-greypfrut-pink-grapefruit-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-chernyy-chay-s-pryanostyami-chai-tea-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-fialka-violet-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-ostryy-kayenskiy-perets-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-anis-anise-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-lichi-lychee-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-makadamiya-macadamia-nut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shpritts-spritz-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-chernichnyy-maffin-blueberry-muffin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-yuzu-yaponskiy-limon-yuzu-lemon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-ogurechnyy-cucumber-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-popkorn-popcorn-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-sladkiy-krasnyy-perets-red-pepper-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-orkhideya-orchid-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-pina-kolada-pina-colada-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-rom-rum-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shafran-saffron-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-organicheskaya-agava-organic-agave-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-alycha-cherry-plum-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kholodnyy-chay-so-vkusom-mango-iced-tea-mango-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kholodnyy-chay-so-vkusom-persika-iced-tea-peach-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zheltyy-limon-yellow-lemon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-arakhis-v-karameli-caramelised-peanut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-amaretto-amaretto-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-apelsin-orange-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-arbuz-watermelon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zhevatelnaya-rezinka-bubble-gum-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-belyy-shokolad-white-chocolate-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-buzina-elder-flower-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-greypfrut-grapefruit-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-dynya-melon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zharenyy-marshmellou-toasted-marshmallow-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-imbirnyy-pryanik-gingerbread-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-imbirnyy-ginger-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-khrustyashchaya-iriska-toffee-crunch-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-irlandskiy-krem-irish-cream-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-klenovyy-sirop-maple-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-lavanda-lavender-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-laym-lime-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zharenyy-funduk-roasted-hazelnut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-mango-mango-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-iriska-butterscotch-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shokolad-chocolate-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-malina-naturalnaya-raspberry-without-coloring-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-pechene-madlen-madeleine-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-mandarin-tangerine-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-mokhito-mojito-mint-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-chernika-blueberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-myatnyy-peppermint-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-pryanaya-tykva-pumpkin-spice-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-roza-rose-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-pechene-spekulos-speculoos-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-tiramisu-tiramisu-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-tripl-sek-triple-sec-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-fistashka-pistachio-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-persik-peach-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kivi-kiwi-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-koritsa-cinnamon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-ananas-pineapple-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-belyy-persik-white-peach-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-finik-date-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-bazilik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-glintveyn-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-dynya-zelenaya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-zhasmin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-zelenyy-banan-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-zemlyanika-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-inzhir-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-krem-bryule-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-laym-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lesnoy-orekh-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-mango-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-med-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-orekh-makadamiya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-osnova-limonnyy-sok-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-reven-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-roza-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-rozmarin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-sladkaya-myata-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-tiramisu-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-yudzu-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-amaretto-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-ananas-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-apelsin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-arakhis-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-arbuz-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-babl-gam-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-banan-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-belyy-shokolad-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-blyu-kyurasao-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-brazilskiy-orekh-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-brauni-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-vanil-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-buzina-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-vishnya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-greypfrut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-grenadin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-grusha-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-dynya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-yezhevika-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-zelenoe-yabloko-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-imbirnyy-pryanik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-imbir-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-irlandskiy-krem-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-kalina-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-karamel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-kashtan-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-klenovyy-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-klubnika-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-klyukva-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-kokos-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-konyachnyy-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-koritsa-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-krovavyy-apelsin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lavanda-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lemongrass-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lesnye-yagody-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-limon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-limon-laym-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-limonad-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lichi-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-malina-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-mandarin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-marakuyya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-mindal-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-mokhito-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-myata-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-nuga-arakhis-snikerss-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-oblepikha-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-ogurets-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-persik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-popkorn-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-pryanyy-mango-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-sakharnyy-trostnik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-solenaya-karamel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-tarkhun-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-fialka-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-fistashka-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-chernaya-smorodina-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-chernika-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-shipovnik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-shokolad-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-shokoladnoe-pechene-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-yablochnyy-pirog-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-granat-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-rom-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-sakura-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-nizkokaloriynyy-royal-cane-karamel-1l-zero/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/ledency-mini-karamel-3g-v-prozrachnoj-upakovke-bez-dizajna-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/mini-karamel-assorti-v-upakovke-office-box-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/molochnyy-napitok-rosso-ristora-500-gr-20shtkor/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sukhaya-bystrorastvorimaya-smes-mixme-topping-7-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/napitok-rastvorimyy-vaytner-de-marco-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/napitok-rastvorimyy-raf-so-vkusom-i-aromatom-banana-de-marco-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/napitok-rastvorimyy-fasovannyy-poroshkoobraznyy-topping-de-marco-white-line-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sukhie-slivki-almafood-topping-new-line-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vlazhnaya-salfetka-v-individualnoj-upakovke-ctandartnyj-diza/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/derevyannye-zubochistki-iz-berezy-v-standartnoj-upakovke-v-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zubochistki-v-individualnoy-upakovke-bez-pechati-1500-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/filtr-pakety-dlya-zavarivaniya-chaya-100-sht-v-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-chernyy-standartnyy-1-kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-stik-5g-kraft-1-kg-v-korobkakh-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sahar-porcionnyj-v-stikah-5g-standartnyj-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-10g-standartnyy-1-kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-trostnikovyy-mrbrown-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-retro-devushki-kollektsionnyy-1-kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-valyuty-mira-kollektsionnyy-1-kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-zimnie-vidy-sporta-kollektsionnyy-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-4g-goroda-rossii-kollektsionnyy-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-aziya-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-paketikakh-5g-trostnikovyy-mrbrown-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zamenitel-sakhara-standartnyy-dizayn-v-stikakh-2-tabletki-v-korobke-1250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/karamel-ledentsovaya-atlasnaya-lenco-serdtse-20gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/karamel-ledentsovaya-lenco-disk-assorti-30gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/karamel-ledentsovaya-lenco-spiral-assorti-30gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/konditerskoe-izdelie-lenco-keykpops-glazirovannyy-assorti-33gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/mini-pechene-vanilnoe-na-palochke-lenco-sladosti-15gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vafelnaya-trubochka-s-nachinkoy-lencovaryenaya-sgushchyenka-50gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pechene-oreshki-s-nachinkoy-lenco-varyenaya-sgushchyenka-64gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/slivki-porcionnye-suhie-2-5g-standartnyj-dizajn-v-korobke-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/moloko-sgushchennoe-portsionnoe-85-dip-pot-20-gr-v-korobke-144sht-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/smes-sukhaya-dlya-myagkogo-morozhenogo-mix-me-slivochnoe-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/smes-sukhaya-dlya-myagkogo-morozhenogo-mix-me-shokolad-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/smes-sukhaya-dlya-myagkogo-morozhenogo-mix-me-klubnika-v-slivkakh-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/smes-sukhaya-dlya-myagkogo-morozhenogo-mix-me-malina-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sol-porcionnaya-standartnyj-dizajn-stik-1g-v-korobke-5000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/perets-portsionnyy-molotyy-03g-v-korobke-5000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak--mayonez-provansal-portsionnyy-sashe-10g-korobka-162sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak--ketchup-portsionnyy-sashe-10g-korobka-162sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-tomatnyj-ketchup-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-barbekju-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-syrnyj-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-kislo-sladkij-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-gorchichnyj-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-chesnochnyj-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak---gorchitsa-portsionnaya-sashe-10g-v-korobke-162sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak-olivkovoe-maslo-porcionnoe-sashe-10g-v-korobke-126sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak---soevyy-sous-portsionnyy-sashe-15g-v-korobke-120-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-vishnevyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont-med-naturalnyj-porcionnyj-20g-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont-dzhem-klubnichnyj-porcionnyj-20g-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-abrikosovyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-malinovyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-yablochnyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-apelsinovyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak--maslo-podsolnechnoe-portsionnoe-sashe-10g-korobka-162sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-barbekyu-balk-1kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---tysyacha-ostrovov-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-kislo-sladkiy-balk-1kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-salsa-zhguche-ostryy-balk-1kg-v-upakovke-po-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-burger-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-chesnochnyy-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-mayoneznyy-legkiy-balk-2kg-v-upakovke-po-3sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---ketchup-tomatnyy-balk-2-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-teriyaki-delikatesnyy-balk-1kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-gril-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-tsezar-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-chesnochnyy-ranch-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-syrnyy-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/suchef---mayonez-portsionnyy-25-ml-korobka-120sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-banan-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-belyy-shokolad-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-vanil-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-vishnya-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-karamel-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-klubnika-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-lavanda-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-lesnoy-orekh-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-lesnye-yagody-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-malina-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-myata-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-solenaya-karamel-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-khalva-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-shokolad-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-ananas-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-banan-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-vishnya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-grusha-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-yezhevika-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-zelenoe-yabloko-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-klubnika-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-klyukva-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-kokos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-lesnye-yagody-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-malina-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-mango-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-marakuyya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-oblepikha-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-persik-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-chernaya-smorodina-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-chernika-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-yudzu-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-kivi-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-plitochnyy-5g-mrbrown-gorkiy-zoloto-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-plitochnyy-5g-mrbrown-molochnyy-serebro-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-goroda-mira-gorkij-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-devushki-retro-molochnyj-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-koshki-molochnyj-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-zimnie-vidy-sporta-gorkij-v-korobk/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-letnie-vidy-sporta-gorkij-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-kot-i-sova-gorkij-v-korobke-1000sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-detstvo-molochnyj-v-korobke-1000sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-sobaki-molochnyj-v-korobke-1000sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-keltskij-kalendar-molochnyj-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-znaki-zodiaka-gorkij-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-mashiny-gorkij-v-korobke-1000sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-dengi-v-korobke-1000sht/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/khrustyashchiy-shokoladnyy-batonchik-soj-vaffix-s-kakao-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zlakovyy-batonchik-soj-kerlli-s-solenoy-karamelyu-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-fiziq-sneakiq-s-solyonoy-karamelyu-i-arakhisom-bez-sakhara-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-glazirovannyy-zlakovyy-kerlli-so-banana-bez-sakhara-40g/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pechene-proteinovoe-glazirovannoe-coconitto-brownie-s-kokosom-bez-sakhara-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-protein-soj-s-kokosom-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pechene-proteinovoe-glazirovannoe-kerlli-s-malinoy-bez-sakhara-45g/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-soj-marshmallow-s-bananom-v-molochnom-shokolade-zero-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pechene-proteinovoe-glazirovannoe-marshick-zero-v-assortimente-53g/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-klubnika-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-apelsin-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-vishnya-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-zelyonoe-yabloko-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-vinograd-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-golubaya-malina-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-banan-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-chernika-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-chernaya-smorodina-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-klubnika-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-banan-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-karamel-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-zelyonoe-yabloko-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-vishnya-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-shokolad-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-vinograd-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-golubaya-malina-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-malina-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-glaze-pop-karamel-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-glaze-pop-shokolad-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-glaze-pop-ezhevika-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-granulirovannyy-tyomnyy-shokolad-de-marco-chocolate-bar-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-poroshkoobraznyy-shokolad-de-marco-business-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-smes-7-mixme-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-ristora-dabb-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-barry-callebaut-32-kakao-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-ristora-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-barry-callebaut-100-kakao-plein-arome-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zhevatelnaya-rezinka-dirol-1-65g-v-individualnoj-upakovke-sp/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zhevatelnaya-rezinka-dirol-dirol-spasibo-arbuzno-dynnyy-kokteyl-136g-v-korobkakh-po-1500sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/myatnyy-kholodok-22g-v-korobkakh-po-2500-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kapuchino-rastvorimyy-s-aromatom-frantsuzskaya-vanil-de-marco-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kapuchino-rastvorimyy-s-aromatom-amaretto-de-marco1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kapuchino-rastvorimyy-s-aromatom-lesnoy-orekh-de-marco-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kapuchino-rastvorimyy-mixme-solenaya-karamel-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-arbuz-estragon/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-asai-vinograd-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-brazilskaya-marakuyya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-yezhemalin-oranzh-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-zemlyanika-aloe-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-kivi-lotos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-klubnika-paynberri-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-kokos-moroshka-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-lavanda-buzina-so-vkusom-zefira-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-lichi-nektarin-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-mango-lemongrass-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-sakura-grusha-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-chereshnya-bigaro-barbaris-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-klubnika-banan-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-kivi-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-kivi-feykhoa/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-vishnya-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-ananas-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-feykhoa/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-dynya-kumkvat/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-yabloko-kivi/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-ananas---kokos/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-reven-zemlyanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mango-marakuyya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-klubnika-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-vishnya-kalamansi/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-granat-smorodina/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-zemlyanika-ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-klubnika-laym/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-laym-myata/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-imbir/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-marakuyya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-myata/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-oblepikha-imbir/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-ogurets-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-chernika-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mango-ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-greypfrut-buzina/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-chernika-myata/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-estragon/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-kryzhovnik-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-greypfrut-mozhzhevelnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-granat-malina/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-yezhevika-fialka/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-apelsin-imbir/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-limon-imbir-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-pryanye-yagody-glintveyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-smorodina-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-klyukva-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mors-klyukva/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mors-oblepikha/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kofejnoe-zerno-v-shokolade-2g-v-individualnoj-upakovke-v-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-grenadin-mixed-berries-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-klubnika-strawberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zelenaya-myata-green-mint-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-sakharnyy-trostnik-cane-sugar-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-klubnika-naturalnaya-strawberry-without-coloring-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-blyu-kyurasao-blue-curasao-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-vishnya-cherry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-banan-banana-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zelenoe-yabloko-green-apple-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-malina-raspberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-chernaya-smorodina-blackcurrant-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-mindal-almond-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-marakuyya-passion-fruit-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-yabloko-apple-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-grusha-pear-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-vanil-vanilla-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-karamel-caramel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kokos-coconut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-lesnoy-orekh-hazelnut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-limon-lemon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kholodnyy-chay-s-buzinoy-iced-tea-elder-flower-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kholodnyy-chay-so-vkusom-maliny-iced-tea-raspberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-solenaya-karamel-salted-caramel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shokoladnyy-brauni-brownie-1l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-tarkhun-estragon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-granat-pomegranate-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shokoladnoe-pechene-chocolate-cookie-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-frantsuzskaya-vanil-french-vanilla-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-yezhevika-blackberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-frantsuzskaya-nuga-french-nougat-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-krasnyy-apelsin-blood-orange-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-rozovyy-greypfrut-pink-grapefruit-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-chernyy-chay-s-pryanostyami-chai-tea-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-fialka-violet-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-ostryy-kayenskiy-perets-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-anis-anise-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-lichi-lychee-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-makadamiya-macadamia-nut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shpritts-spritz-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-chernichnyy-maffin-blueberry-muffin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-yuzu-yaponskiy-limon-yuzu-lemon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-ogurechnyy-cucumber-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-popkorn-popcorn-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-sladkiy-krasnyy-perets-red-pepper-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-orkhideya-orchid-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-pina-kolada-pina-colada-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-rom-rum-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shafran-saffron-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-organicheskaya-agava-organic-agave-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-alycha-cherry-plum-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kholodnyy-chay-so-vkusom-mango-iced-tea-mango-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kholodnyy-chay-so-vkusom-persika-iced-tea-peach-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zheltyy-limon-yellow-lemon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-arakhis-v-karameli-caramelised-peanut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-amaretto-amaretto-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-apelsin-orange-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-arbuz-watermelon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zhevatelnaya-rezinka-bubble-gum-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-belyy-shokolad-white-chocolate-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-buzina-elder-flower-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-greypfrut-grapefruit-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-dynya-melon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zharenyy-marshmellou-toasted-marshmallow-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-imbirnyy-pryanik-gingerbread-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-imbirnyy-ginger-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-khrustyashchaya-iriska-toffee-crunch-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-irlandskiy-krem-irish-cream-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-klenovyy-sirop-maple-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-lavanda-lavender-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-laym-lime-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zharenyy-funduk-roasted-hazelnut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-mango-mango-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-iriska-butterscotch-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shokolad-chocolate-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-malina-naturalnaya-raspberry-without-coloring-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-pechene-madlen-madeleine-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-mandarin-tangerine-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-mokhito-mojito-mint-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-chernika-blueberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-myatnyy-peppermint-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-pryanaya-tykva-pumpkin-spice-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-roza-rose-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-pechene-spekulos-speculoos-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-tiramisu-tiramisu-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-tripl-sek-triple-sec-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-fistashka-pistachio-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-persik-peach-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kivi-kiwi-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-koritsa-cinnamon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-ananas-pineapple-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-belyy-persik-white-peach-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-finik-date-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-bazilik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-glintveyn-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-dynya-zelenaya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-zhasmin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-zelenyy-banan-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-zemlyanika-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-inzhir-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-krem-bryule-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-laym-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lesnoy-orekh-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-mango-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-med-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-orekh-makadamiya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-osnova-limonnyy-sok-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-reven-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-roza-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-rozmarin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-sladkaya-myata-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-tiramisu-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-yudzu-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-amaretto-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-ananas-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-apelsin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-arakhis-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-arbuz-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-babl-gam-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-banan-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-belyy-shokolad-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-blyu-kyurasao-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-brazilskiy-orekh-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-brauni-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-vanil-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-buzina-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-vishnya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-greypfrut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-grenadin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-grusha-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-dynya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-yezhevika-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-zelenoe-yabloko-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-imbirnyy-pryanik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-imbir-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-irlandskiy-krem-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-kalina-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-karamel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-kashtan-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-klenovyy-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-klubnika-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-klyukva-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-kokos-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-konyachnyy-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-koritsa-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-krovavyy-apelsin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lavanda-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lemongrass-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lesnye-yagody-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-limon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-limon-laym-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-limonad-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lichi-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-malina-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-mandarin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-marakuyya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-mindal-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-mokhito-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-myata-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-nuga-arakhis-snikerss-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-oblepikha-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-ogurets-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-persik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-popkorn-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-pryanyy-mango-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-sakharnyy-trostnik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-solenaya-karamel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-tarkhun-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-fialka-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-fistashka-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-chernaya-smorodina-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-chernika-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-shipovnik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-shokolad-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-shokoladnoe-pechene-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-yablochnyy-pirog-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-granat-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-rom-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-sakura-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-nizkokaloriynyy-royal-cane-karamel-1l-zero/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-tru-syru-khurma-karamel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-tru-syru-chernika-belyy-shokolad-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/ledency-mini-karamel-3g-v-prozrachnoj-upakovke-bez-dizajna-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/mini-karamel-assorti-v-upakovke-office-box-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/molochnyy-napitok-rosso-ristora-500-gr-20shtkor/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sukhaya-bystrorastvorimaya-smes-mixme-topping-7-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/napitok-rastvorimyy-vaytner-de-marco-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/napitok-rastvorimyy-raf-so-vkusom-i-aromatom-banana-de-marco-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/napitok-rastvorimyy-fasovannyy-poroshkoobraznyy-topping-de-marco-white-line-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sukhie-slivki-almafood-topping-new-line-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vlazhnaya-salfetka-v-individualnoj-upakovke-ctandartnyj-diza/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/derevyannye-zubochistki-iz-berezy-v-standartnoj-upakovke-v-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zubochistki-v-individualnoy-upakovke-bez-pechati-1500-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/filtr-pakety-dlya-zavarivaniya-chaya-100-sht-v-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-chernyy-standartnyy-1-kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-stik-5g-kraft-1-kg-v-korobkakh-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sahar-porcionnyj-v-stikah-5g-standartnyj-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-10g-standartnyy-1-kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-trostnikovyy-mrbrown-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-retro-devushki-kollektsionnyy-1-kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-valyuty-mira-kollektsionnyy-1-kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-zimnie-vidy-sporta-kollektsionnyy-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-4g-goroda-rossii-kollektsionnyy-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-aziya-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-paketikakh-5g-trostnikovyy-mrbrown-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zamenitel-sakhara-standartnyy-dizayn-v-stikakh-2-tabletki-v-korobke-1250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/karamel-ledentsovaya-atlasnaya-lenco-serdtse-20gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/karamel-ledentsovaya-lenco-disk-assorti-30gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/karamel-ledentsovaya-lenco-spiral-assorti-30gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vafelnaya-trubochka-s-nachinkoy-lencovaryenaya-sgushchyenka-50gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pechene-oreshki-s-nachinkoy-lenco-varyenaya-sgushchyenka-64gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/slivki-porcionnye-suhie-2-5g-standartnyj-dizajn-v-korobke-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/moloko-sgushchennoe-portsionnoe-85-dip-pot-20-gr-v-korobke-144sht-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/smes-sukhaya-dlya-myagkogo-morozhenogo-mix-me-slivochnoe-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/smes-sukhaya-dlya-myagkogo-morozhenogo-mix-me-shokolad-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/smes-sukhaya-dlya-myagkogo-morozhenogo-mix-me-klubnika-v-slivkakh-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/smes-sukhaya-dlya-myagkogo-morozhenogo-mix-me-malina-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sol-porcionnaya-standartnyj-dizajn-stik-1g-v-korobke-5000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/perets-portsionnyy-molotyy-03g-v-korobke-5000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak--mayonez-provansal-portsionnyy-sashe-10g-korobka-162sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak--ketchup-portsionnyy-sashe-10g-korobka-162sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-tomatnyj-ketchup-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-barbekju-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-syrnyj-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-kislo-sladkij-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-gorchichnyj-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-chesnochnyj-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak---gorchitsa-portsionnaya-sashe-10g-v-korobke-162sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak-olivkovoe-maslo-porcionnoe-sashe-10g-v-korobke-126sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak---soevyy-sous-portsionnyy-sashe-15g-v-korobke-120-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-vishnevyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont-med-naturalnyj-porcionnyj-20g-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont-dzhem-klubnichnyj-porcionnyj-20g-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-abrikosovyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-malinovyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-yablochnyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-apelsinovyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak--maslo-podsolnechnoe-portsionnoe-sashe-10g-korobka-162sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-barbekyu-balk-1kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---tysyacha-ostrovov-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-kislo-sladkiy-balk-1kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-salsa-zhguche-ostryy-balk-1kg-v-upakovke-po-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-burger-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-chesnochnyy-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-mayoneznyy-legkiy-balk-2kg-v-upakovke-po-3sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---ketchup-tomatnyy-balk-2-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-teriyaki-delikatesnyy-balk-1kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-gril-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-tsezar-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-chesnochnyy-ranch-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-syrnyy-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/suchef---mayonez-portsionnyy-25-ml-korobka-120sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-banan-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-belyy-shokolad-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-vanil-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-vishnya-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-karamel-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-klubnika-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-lavanda-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-lesnoy-orekh-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-lesnye-yagody-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-malina-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-myata-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-solenaya-karamel-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-khalva-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-shokolad-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-ananas-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-banan-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-vishnya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-grusha-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-yezhevika-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-zelenoe-yabloko-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-klubnika-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-klyukva-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-kokos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-lesnye-yagody-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-malina-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-mango-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-marakuyya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-oblepikha-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-persik-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-chernaya-smorodina-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-chernika-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-yudzu-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-kivi-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-plitochnyy-5g-mrbrown-gorkiy-zoloto-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-plitochnyy-5g-mrbrown-molochnyy-serebro-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-goroda-mira-gorkij-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-devushki-retro-molochnyj-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-koshki-molochnyj-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-zimnie-vidy-sporta-gorkij-v-korobk/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-letnie-vidy-sporta-gorkij-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-kot-i-sova-gorkij-v-korobke-1000sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-detstvo-molochnyj-v-korobke-1000sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-sobaki-molochnyj-v-korobke-1000sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-keltskij-kalendar-molochnyj-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-znaki-zodiaka-gorkij-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-mashiny-gorkij-v-korobke-1000sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-dengi-v-korobke-1000sht/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G467"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
@@ -16169,111 +16169,111 @@
       </c>
       <c r="D20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="9">
         <v>80.0</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="9">
         <f>E20*F20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="80">
       <c r="A21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="16" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="9">
-        <v>45.0</v>
+        <v>69.0</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="9">
         <f>E21*F21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="80">
       <c r="A22" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="16" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E22" s="9">
-        <v>69.0</v>
+        <v>78.0</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="9">
         <f>E22*F22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="80">
       <c r="A23" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="9">
-        <v>78.0</v>
+        <v>57.0</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="9">
         <f>E23*F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80">
       <c r="A24" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="16" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="9">
-        <v>57.0</v>
+        <v>90.0</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="9">
         <f>E24*F24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="14"/>
       <c r="E25" s="7"/>
       <c r="G25" s="7"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>13</v>
       </c>
@@ -16783,71 +16783,71 @@
       </c>
       <c r="D53" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E53" s="9">
         <v>805.0</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" s="9">
         <f>E53*F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80">
       <c r="A54" s="13" t="s">
         <v>116</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="16" t="s">
         <v>117</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E54" s="9">
-        <v>790.0</v>
+        <v>810.0</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" s="9">
         <f>E54*F54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80">
       <c r="A55" s="13" t="s">
         <v>119</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="16" t="s">
         <v>120</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E55" s="9">
-        <v>795.0</v>
+        <v>850.0</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" s="9">
         <f>E55*F55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80">
       <c r="A56" s="13" t="s">
         <v>122</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="16" t="s">
         <v>123</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>124</v>
       </c>
       <c r="E56" s="9">
         <v>2250.0</v>
       </c>
       <c r="F56" s="6"/>
       <c r="G56" s="9">
         <f>E56*F56</f>
         <v>0</v>
@@ -21816,808 +21816,808 @@
       <c r="G310" s="9">
         <f>E310*F310</f>
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:7" customHeight="1" ht="80">
       <c r="A311" s="13" t="s">
         <v>847</v>
       </c>
       <c r="B311" s="6"/>
       <c r="C311" s="16" t="s">
         <v>848</v>
       </c>
       <c r="D311" s="6" t="s">
         <v>849</v>
       </c>
       <c r="E311" s="9">
         <v>490.0</v>
       </c>
       <c r="F311" s="6"/>
       <c r="G311" s="9">
         <f>E311*F311</f>
         <v>0</v>
       </c>
     </row>
-    <row r="312" spans="1:7">
-      <c r="A312" s="11" t="s">
+    <row r="312" spans="1:7" customHeight="1" ht="80">
+      <c r="A312" s="13" t="s">
         <v>850</v>
       </c>
-      <c r="C312" s="14"/>
-[...23 lines deleted...]
-        <v>17</v>
+      <c r="B312" s="6"/>
+      <c r="C312" s="16" t="s">
+        <v>851</v>
+      </c>
+      <c r="D312" s="6" t="s">
+        <v>852</v>
+      </c>
+      <c r="E312" s="9">
+        <v>790.0</v>
+      </c>
+      <c r="F312" s="6"/>
+      <c r="G312" s="9">
+        <f>E312*F312</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="313" spans="1:7" customHeight="1" ht="80">
+      <c r="A313" s="13" t="s">
+        <v>853</v>
+      </c>
+      <c r="B313" s="6"/>
+      <c r="C313" s="16" t="s">
+        <v>854</v>
+      </c>
+      <c r="D313" s="6" t="s">
+        <v>855</v>
+      </c>
+      <c r="E313" s="9">
+        <v>790.0</v>
+      </c>
+      <c r="F313" s="6"/>
+      <c r="G313" s="9">
+        <f>E313*F313</f>
+        <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:7">
-      <c r="A314" s="12"/>
+      <c r="A314" s="11" t="s">
+        <v>856</v>
+      </c>
       <c r="C314" s="14"/>
       <c r="E314" s="7"/>
       <c r="G314" s="7"/>
     </row>
-    <row r="315" spans="1:7" customHeight="1" ht="80">
-[...10 lines deleted...]
-      <c r="E315" s="9">
+    <row r="315" spans="1:7">
+      <c r="A315" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B315" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C315" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D315" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E315" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F315" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G315" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="316" spans="1:7">
+      <c r="A316" s="12"/>
+      <c r="C316" s="14"/>
+      <c r="E316" s="7"/>
+      <c r="G316" s="7"/>
+    </row>
+    <row r="317" spans="1:7" customHeight="1" ht="80">
+      <c r="A317" s="13" t="s">
+        <v>857</v>
+      </c>
+      <c r="B317" s="6"/>
+      <c r="C317" s="16" t="s">
+        <v>858</v>
+      </c>
+      <c r="D317" s="6" t="s">
+        <v>859</v>
+      </c>
+      <c r="E317" s="9">
         <v>742.0</v>
       </c>
-      <c r="F315" s="6"/>
-[...16 lines deleted...]
-      <c r="E316" s="9">
+      <c r="F317" s="6"/>
+      <c r="G317" s="9">
+        <f>E317*F317</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7" customHeight="1" ht="80">
+      <c r="A318" s="13" t="s">
+        <v>860</v>
+      </c>
+      <c r="B318" s="6"/>
+      <c r="C318" s="16" t="s">
+        <v>861</v>
+      </c>
+      <c r="D318" s="6" t="s">
+        <v>862</v>
+      </c>
+      <c r="E318" s="9">
         <v>424.0</v>
       </c>
-      <c r="F316" s="6"/>
-[...33 lines deleted...]
-        <v>17</v>
+      <c r="F318" s="6"/>
+      <c r="G318" s="9">
+        <f>E318*F318</f>
+        <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:7">
-      <c r="A319" s="12"/>
+      <c r="A319" s="11" t="s">
+        <v>863</v>
+      </c>
       <c r="C319" s="14"/>
       <c r="E319" s="7"/>
       <c r="G319" s="7"/>
     </row>
-    <row r="320" spans="1:7" customHeight="1" ht="80">
-[...37 lines deleted...]
-      </c>
+    <row r="320" spans="1:7">
+      <c r="A320" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B320" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C320" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D320" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E320" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F320" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G320" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7">
+      <c r="A321" s="12"/>
+      <c r="C321" s="14"/>
+      <c r="E321" s="7"/>
+      <c r="G321" s="7"/>
     </row>
     <row r="322" spans="1:7" customHeight="1" ht="80">
       <c r="A322" s="13" t="s">
         <v>864</v>
       </c>
       <c r="B322" s="6"/>
       <c r="C322" s="16" t="s">
         <v>865</v>
       </c>
       <c r="D322" s="6" t="s">
         <v>866</v>
       </c>
       <c r="E322" s="9">
-        <v>630.0</v>
+        <v>409.0</v>
       </c>
       <c r="F322" s="6"/>
       <c r="G322" s="9">
         <f>E322*F322</f>
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:7" customHeight="1" ht="80">
       <c r="A323" s="13" t="s">
         <v>867</v>
       </c>
       <c r="B323" s="6"/>
       <c r="C323" s="16" t="s">
         <v>868</v>
       </c>
       <c r="D323" s="6" t="s">
         <v>869</v>
       </c>
       <c r="E323" s="9">
-        <v>750.0</v>
+        <v>790.0</v>
       </c>
       <c r="F323" s="6"/>
       <c r="G323" s="9">
         <f>E323*F323</f>
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:7" customHeight="1" ht="80">
       <c r="A324" s="13" t="s">
         <v>870</v>
       </c>
       <c r="B324" s="6"/>
       <c r="C324" s="16" t="s">
         <v>871</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>872</v>
       </c>
       <c r="E324" s="9">
-        <v>740.0</v>
+        <v>630.0</v>
       </c>
       <c r="F324" s="6"/>
       <c r="G324" s="9">
         <f>E324*F324</f>
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:7" customHeight="1" ht="80">
       <c r="A325" s="13" t="s">
         <v>873</v>
       </c>
       <c r="B325" s="6"/>
       <c r="C325" s="16" t="s">
         <v>874</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>875</v>
       </c>
       <c r="E325" s="9">
-        <v>838.0</v>
+        <v>750.0</v>
       </c>
       <c r="F325" s="6"/>
       <c r="G325" s="9">
         <f>E325*F325</f>
         <v>0</v>
       </c>
     </row>
-    <row r="326" spans="1:7">
-      <c r="A326" s="11" t="s">
+    <row r="326" spans="1:7" customHeight="1" ht="80">
+      <c r="A326" s="13" t="s">
         <v>876</v>
       </c>
-      <c r="C326" s="14"/>
-[...23 lines deleted...]
-        <v>17</v>
+      <c r="B326" s="6"/>
+      <c r="C326" s="16" t="s">
+        <v>877</v>
+      </c>
+      <c r="D326" s="6" t="s">
+        <v>878</v>
+      </c>
+      <c r="E326" s="9">
+        <v>740.0</v>
+      </c>
+      <c r="F326" s="6"/>
+      <c r="G326" s="9">
+        <f>E326*F326</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7" customHeight="1" ht="80">
+      <c r="A327" s="13" t="s">
+        <v>879</v>
+      </c>
+      <c r="B327" s="6"/>
+      <c r="C327" s="16" t="s">
+        <v>880</v>
+      </c>
+      <c r="D327" s="6" t="s">
+        <v>881</v>
+      </c>
+      <c r="E327" s="9">
+        <v>838.0</v>
+      </c>
+      <c r="F327" s="6"/>
+      <c r="G327" s="9">
+        <f>E327*F327</f>
+        <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:7">
-      <c r="A328" s="12"/>
+      <c r="A328" s="11" t="s">
+        <v>882</v>
+      </c>
       <c r="C328" s="14"/>
       <c r="E328" s="7"/>
       <c r="G328" s="7"/>
     </row>
-    <row r="329" spans="1:7" customHeight="1" ht="80">
-[...37 lines deleted...]
-      </c>
+    <row r="329" spans="1:7">
+      <c r="A329" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B329" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C329" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D329" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E329" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F329" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G329" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7">
+      <c r="A330" s="12"/>
+      <c r="C330" s="14"/>
+      <c r="E330" s="7"/>
+      <c r="G330" s="7"/>
     </row>
     <row r="331" spans="1:7" customHeight="1" ht="80">
       <c r="A331" s="13" t="s">
         <v>883</v>
       </c>
       <c r="B331" s="6"/>
       <c r="C331" s="16" t="s">
         <v>884</v>
       </c>
       <c r="D331" s="6" t="s">
         <v>885</v>
       </c>
       <c r="E331" s="9">
-        <v>1.0</v>
+        <v>3604.0</v>
       </c>
       <c r="F331" s="6"/>
       <c r="G331" s="9">
         <f>E331*F331</f>
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:7" customHeight="1" ht="80">
       <c r="A332" s="13" t="s">
         <v>886</v>
       </c>
       <c r="B332" s="6"/>
       <c r="C332" s="16" t="s">
         <v>887</v>
       </c>
       <c r="D332" s="6" t="s">
         <v>888</v>
       </c>
       <c r="E332" s="9">
-        <v>371.0</v>
+        <v>96.0</v>
       </c>
       <c r="F332" s="6"/>
       <c r="G332" s="9">
         <f>E332*F332</f>
         <v>0</v>
       </c>
     </row>
-    <row r="333" spans="1:7">
-      <c r="A333" s="11" t="s">
+    <row r="333" spans="1:7" customHeight="1" ht="80">
+      <c r="A333" s="13" t="s">
         <v>889</v>
       </c>
-      <c r="C333" s="14"/>
-[...23 lines deleted...]
-        <v>17</v>
+      <c r="B333" s="6"/>
+      <c r="C333" s="16" t="s">
+        <v>890</v>
+      </c>
+      <c r="D333" s="6" t="s">
+        <v>891</v>
+      </c>
+      <c r="E333" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="F333" s="6"/>
+      <c r="G333" s="9">
+        <f>E333*F333</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7" customHeight="1" ht="80">
+      <c r="A334" s="13" t="s">
+        <v>892</v>
+      </c>
+      <c r="B334" s="6"/>
+      <c r="C334" s="16" t="s">
+        <v>893</v>
+      </c>
+      <c r="D334" s="6" t="s">
+        <v>894</v>
+      </c>
+      <c r="E334" s="9">
+        <v>371.0</v>
+      </c>
+      <c r="F334" s="6"/>
+      <c r="G334" s="9">
+        <f>E334*F334</f>
+        <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:7">
-      <c r="A335" s="12"/>
+      <c r="A335" s="11" t="s">
+        <v>895</v>
+      </c>
       <c r="C335" s="14"/>
       <c r="E335" s="7"/>
       <c r="G335" s="7"/>
     </row>
-    <row r="336" spans="1:7" customHeight="1" ht="80">
-[...37 lines deleted...]
-      </c>
+    <row r="336" spans="1:7">
+      <c r="A336" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B336" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C336" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D336" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E336" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F336" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G336" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7">
+      <c r="A337" s="12"/>
+      <c r="C337" s="14"/>
+      <c r="E337" s="7"/>
+      <c r="G337" s="7"/>
     </row>
     <row r="338" spans="1:7" customHeight="1" ht="80">
       <c r="A338" s="13" t="s">
         <v>896</v>
       </c>
       <c r="B338" s="6"/>
       <c r="C338" s="16" t="s">
         <v>897</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>898</v>
       </c>
       <c r="E338" s="9">
-        <v>181.0</v>
+        <v>191.0</v>
       </c>
       <c r="F338" s="6"/>
       <c r="G338" s="9">
         <f>E338*F338</f>
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:7" customHeight="1" ht="80">
       <c r="A339" s="13" t="s">
         <v>899</v>
       </c>
       <c r="B339" s="6"/>
       <c r="C339" s="16" t="s">
         <v>900</v>
       </c>
       <c r="D339" s="6" t="s">
         <v>901</v>
       </c>
       <c r="E339" s="9">
         <v>181.0</v>
       </c>
       <c r="F339" s="6"/>
       <c r="G339" s="9">
         <f>E339*F339</f>
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:7" customHeight="1" ht="80">
       <c r="A340" s="13" t="s">
         <v>902</v>
       </c>
       <c r="B340" s="6"/>
       <c r="C340" s="16" t="s">
         <v>903</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>904</v>
       </c>
       <c r="E340" s="9">
-        <v>424.0</v>
+        <v>181.0</v>
       </c>
       <c r="F340" s="6"/>
       <c r="G340" s="9">
         <f>E340*F340</f>
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:7" customHeight="1" ht="80">
       <c r="A341" s="13" t="s">
         <v>905</v>
       </c>
       <c r="B341" s="6"/>
       <c r="C341" s="16" t="s">
         <v>906</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>907</v>
       </c>
       <c r="E341" s="9">
-        <v>191.0</v>
+        <v>181.0</v>
       </c>
       <c r="F341" s="6"/>
       <c r="G341" s="9">
         <f>E341*F341</f>
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:7" customHeight="1" ht="80">
       <c r="A342" s="13" t="s">
         <v>908</v>
       </c>
       <c r="B342" s="6"/>
       <c r="C342" s="16" t="s">
         <v>909</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>910</v>
       </c>
       <c r="E342" s="9">
-        <v>191.0</v>
+        <v>424.0</v>
       </c>
       <c r="F342" s="6"/>
       <c r="G342" s="9">
         <f>E342*F342</f>
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:7" customHeight="1" ht="80">
       <c r="A343" s="13" t="s">
         <v>911</v>
       </c>
       <c r="B343" s="6"/>
       <c r="C343" s="16" t="s">
         <v>912</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>913</v>
       </c>
       <c r="E343" s="9">
-        <v>181.0</v>
+        <v>191.0</v>
       </c>
       <c r="F343" s="6"/>
       <c r="G343" s="9">
         <f>E343*F343</f>
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:7" customHeight="1" ht="80">
       <c r="A344" s="13" t="s">
         <v>914</v>
       </c>
       <c r="B344" s="6"/>
       <c r="C344" s="16" t="s">
         <v>915</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>916</v>
       </c>
       <c r="E344" s="9">
         <v>191.0</v>
       </c>
       <c r="F344" s="6"/>
       <c r="G344" s="9">
         <f>E344*F344</f>
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:7" customHeight="1" ht="80">
       <c r="A345" s="13" t="s">
         <v>917</v>
       </c>
       <c r="B345" s="6"/>
       <c r="C345" s="16" t="s">
         <v>918</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>919</v>
       </c>
       <c r="E345" s="9">
-        <v>191.0</v>
+        <v>181.0</v>
       </c>
       <c r="F345" s="6"/>
       <c r="G345" s="9">
         <f>E345*F345</f>
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:7" customHeight="1" ht="80">
       <c r="A346" s="13" t="s">
         <v>920</v>
       </c>
       <c r="B346" s="6"/>
       <c r="C346" s="16" t="s">
         <v>921</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>922</v>
       </c>
       <c r="E346" s="9">
-        <v>424.0</v>
+        <v>191.0</v>
       </c>
       <c r="F346" s="6"/>
       <c r="G346" s="9">
         <f>E346*F346</f>
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:7" customHeight="1" ht="80">
       <c r="A347" s="13" t="s">
         <v>923</v>
       </c>
       <c r="B347" s="6"/>
       <c r="C347" s="16" t="s">
         <v>924</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>925</v>
       </c>
       <c r="E347" s="9">
-        <v>2253.0</v>
+        <v>191.0</v>
       </c>
       <c r="F347" s="6"/>
       <c r="G347" s="9">
         <f>E347*F347</f>
         <v>0</v>
       </c>
     </row>
-    <row r="348" spans="1:7">
-      <c r="A348" s="11" t="s">
+    <row r="348" spans="1:7" customHeight="1" ht="80">
+      <c r="A348" s="13" t="s">
         <v>926</v>
       </c>
-      <c r="C348" s="14"/>
-[...23 lines deleted...]
-        <v>17</v>
+      <c r="B348" s="6"/>
+      <c r="C348" s="16" t="s">
+        <v>927</v>
+      </c>
+      <c r="D348" s="6" t="s">
+        <v>928</v>
+      </c>
+      <c r="E348" s="9">
+        <v>424.0</v>
+      </c>
+      <c r="F348" s="6"/>
+      <c r="G348" s="9">
+        <f>E348*F348</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="349" spans="1:7" customHeight="1" ht="80">
+      <c r="A349" s="13" t="s">
+        <v>929</v>
+      </c>
+      <c r="B349" s="6"/>
+      <c r="C349" s="16" t="s">
+        <v>930</v>
+      </c>
+      <c r="D349" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="E349" s="9">
+        <v>2253.0</v>
+      </c>
+      <c r="F349" s="6"/>
+      <c r="G349" s="9">
+        <f>E349*F349</f>
+        <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:7">
-      <c r="A350" s="12"/>
+      <c r="A350" s="11" t="s">
+        <v>932</v>
+      </c>
       <c r="C350" s="14"/>
       <c r="E350" s="7"/>
       <c r="G350" s="7"/>
     </row>
-    <row r="351" spans="1:7" customHeight="1" ht="80">
-[...37 lines deleted...]
-      </c>
+    <row r="351" spans="1:7">
+      <c r="A351" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B351" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C351" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D351" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E351" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F351" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G351" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7">
+      <c r="A352" s="12"/>
+      <c r="C352" s="14"/>
+      <c r="E352" s="7"/>
+      <c r="G352" s="7"/>
     </row>
     <row r="353" spans="1:7" customHeight="1" ht="80">
       <c r="A353" s="13" t="s">
         <v>933</v>
       </c>
       <c r="B353" s="6"/>
       <c r="C353" s="16" t="s">
         <v>934</v>
       </c>
       <c r="D353" s="6" t="s">
         <v>935</v>
       </c>
       <c r="E353" s="9">
-        <v>43.0</v>
+        <v>32.0</v>
       </c>
       <c r="F353" s="6"/>
       <c r="G353" s="9">
         <f>E353*F353</f>
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:7" customHeight="1" ht="80">
       <c r="A354" s="13" t="s">
         <v>936</v>
       </c>
       <c r="B354" s="6"/>
       <c r="C354" s="16" t="s">
         <v>937</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>938</v>
       </c>
       <c r="E354" s="9">
-        <v>55.0</v>
+        <v>43.0</v>
       </c>
       <c r="F354" s="6"/>
       <c r="G354" s="9">
         <f>E354*F354</f>
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:7" customHeight="1" ht="80">
       <c r="A355" s="13" t="s">
         <v>939</v>
       </c>
       <c r="B355" s="6"/>
       <c r="C355" s="16" t="s">
         <v>940</v>
       </c>
       <c r="D355" s="6" t="s">
         <v>941</v>
       </c>
       <c r="E355" s="9">
-        <v>66.0</v>
+        <v>43.0</v>
       </c>
       <c r="F355" s="6"/>
       <c r="G355" s="9">
         <f>E355*F355</f>
         <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:7" customHeight="1" ht="80">
       <c r="A356" s="13" t="s">
         <v>942</v>
       </c>
       <c r="B356" s="6"/>
       <c r="C356" s="16" t="s">
         <v>943</v>
       </c>
       <c r="D356" s="6" t="s">
         <v>944</v>
       </c>
       <c r="E356" s="9">
         <v>43.0</v>
       </c>
       <c r="F356" s="6"/>
       <c r="G356" s="9">
         <f>E356*F356</f>
         <v>0</v>
@@ -22747,111 +22747,111 @@
       <c r="F364" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G364" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" s="12"/>
       <c r="C365" s="14"/>
       <c r="E365" s="7"/>
       <c r="G365" s="7"/>
     </row>
     <row r="366" spans="1:7" customHeight="1" ht="80">
       <c r="A366" s="13" t="s">
         <v>956</v>
       </c>
       <c r="B366" s="6"/>
       <c r="C366" s="16" t="s">
         <v>957</v>
       </c>
       <c r="D366" s="6" t="s">
         <v>958</v>
       </c>
       <c r="E366" s="9">
-        <v>650.0</v>
+        <v>950.0</v>
       </c>
       <c r="F366" s="6"/>
       <c r="G366" s="9">
         <f>E366*F366</f>
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:7" customHeight="1" ht="80">
       <c r="A367" s="13" t="s">
         <v>959</v>
       </c>
       <c r="B367" s="6"/>
       <c r="C367" s="16" t="s">
         <v>960</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>961</v>
       </c>
       <c r="E367" s="9">
-        <v>700.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F367" s="6"/>
       <c r="G367" s="9">
         <f>E367*F367</f>
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:7" customHeight="1" ht="80">
       <c r="A368" s="13" t="s">
         <v>962</v>
       </c>
       <c r="B368" s="6"/>
       <c r="C368" s="16" t="s">
         <v>963</v>
       </c>
       <c r="D368" s="6" t="s">
         <v>964</v>
       </c>
       <c r="E368" s="9">
-        <v>750.0</v>
+        <v>950.0</v>
       </c>
       <c r="F368" s="6"/>
       <c r="G368" s="9">
         <f>E368*F368</f>
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:7" customHeight="1" ht="80">
       <c r="A369" s="13" t="s">
         <v>965</v>
       </c>
       <c r="B369" s="6"/>
       <c r="C369" s="16" t="s">
         <v>966</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>967</v>
       </c>
       <c r="E369" s="9">
-        <v>750.0</v>
+        <v>950.0</v>
       </c>
       <c r="F369" s="6"/>
       <c r="G369" s="9">
         <f>E369*F369</f>
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" s="11" t="s">
         <v>968</v>
       </c>
       <c r="C370" s="14"/>
       <c r="E370" s="7"/>
       <c r="G370" s="7"/>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B371" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C371" s="15" t="s">
         <v>13</v>
       </c>
@@ -24680,60 +24680,60 @@
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A49:G49"/>
     <mergeCell ref="A51:G51"/>
     <mergeCell ref="A59:G59"/>
     <mergeCell ref="A61:G61"/>
     <mergeCell ref="A65:G65"/>
     <mergeCell ref="A67:G67"/>
     <mergeCell ref="A72:G72"/>
     <mergeCell ref="A74:G74"/>
     <mergeCell ref="A126:G126"/>
     <mergeCell ref="A128:G128"/>
     <mergeCell ref="A130:G130"/>
     <mergeCell ref="A132:G132"/>
-    <mergeCell ref="A312:G312"/>
     <mergeCell ref="A314:G314"/>
-    <mergeCell ref="A317:G317"/>
+    <mergeCell ref="A316:G316"/>
     <mergeCell ref="A319:G319"/>
-    <mergeCell ref="A326:G326"/>
+    <mergeCell ref="A321:G321"/>
     <mergeCell ref="A328:G328"/>
-    <mergeCell ref="A333:G333"/>
+    <mergeCell ref="A330:G330"/>
     <mergeCell ref="A335:G335"/>
-    <mergeCell ref="A348:G348"/>
+    <mergeCell ref="A337:G337"/>
     <mergeCell ref="A350:G350"/>
+    <mergeCell ref="A352:G352"/>
     <mergeCell ref="A358:G358"/>
     <mergeCell ref="A360:G360"/>
     <mergeCell ref="A363:G363"/>
     <mergeCell ref="A365:G365"/>
     <mergeCell ref="A370:G370"/>
     <mergeCell ref="A372:G372"/>
     <mergeCell ref="A375:G375"/>
     <mergeCell ref="A377:G377"/>
     <mergeCell ref="A411:G411"/>
     <mergeCell ref="A413:G413"/>
     <mergeCell ref="A428:G428"/>
     <mergeCell ref="A430:G430"/>
     <mergeCell ref="A450:G450"/>
     <mergeCell ref="A452:G452"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_9"/>
@@ -24982,76 +24982,76 @@
     <hyperlink ref="D287" r:id="rId_hyperlink_252"/>
     <hyperlink ref="D288" r:id="rId_hyperlink_253"/>
     <hyperlink ref="D289" r:id="rId_hyperlink_254"/>
     <hyperlink ref="D290" r:id="rId_hyperlink_255"/>
     <hyperlink ref="D291" r:id="rId_hyperlink_256"/>
     <hyperlink ref="D292" r:id="rId_hyperlink_257"/>
     <hyperlink ref="D293" r:id="rId_hyperlink_258"/>
     <hyperlink ref="D294" r:id="rId_hyperlink_259"/>
     <hyperlink ref="D295" r:id="rId_hyperlink_260"/>
     <hyperlink ref="D296" r:id="rId_hyperlink_261"/>
     <hyperlink ref="D297" r:id="rId_hyperlink_262"/>
     <hyperlink ref="D298" r:id="rId_hyperlink_263"/>
     <hyperlink ref="D299" r:id="rId_hyperlink_264"/>
     <hyperlink ref="D300" r:id="rId_hyperlink_265"/>
     <hyperlink ref="D301" r:id="rId_hyperlink_266"/>
     <hyperlink ref="D302" r:id="rId_hyperlink_267"/>
     <hyperlink ref="D303" r:id="rId_hyperlink_268"/>
     <hyperlink ref="D304" r:id="rId_hyperlink_269"/>
     <hyperlink ref="D305" r:id="rId_hyperlink_270"/>
     <hyperlink ref="D306" r:id="rId_hyperlink_271"/>
     <hyperlink ref="D307" r:id="rId_hyperlink_272"/>
     <hyperlink ref="D308" r:id="rId_hyperlink_273"/>
     <hyperlink ref="D309" r:id="rId_hyperlink_274"/>
     <hyperlink ref="D310" r:id="rId_hyperlink_275"/>
     <hyperlink ref="D311" r:id="rId_hyperlink_276"/>
-    <hyperlink ref="D315" r:id="rId_hyperlink_277"/>
-[...2 lines deleted...]
-    <hyperlink ref="D321" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="D312" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="D317" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="D318" r:id="rId_hyperlink_280"/>
     <hyperlink ref="D322" r:id="rId_hyperlink_281"/>
     <hyperlink ref="D323" r:id="rId_hyperlink_282"/>
     <hyperlink ref="D324" r:id="rId_hyperlink_283"/>
     <hyperlink ref="D325" r:id="rId_hyperlink_284"/>
-    <hyperlink ref="D329" r:id="rId_hyperlink_285"/>
-    <hyperlink ref="D330" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="D326" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_286"/>
     <hyperlink ref="D331" r:id="rId_hyperlink_287"/>
     <hyperlink ref="D332" r:id="rId_hyperlink_288"/>
-    <hyperlink ref="D336" r:id="rId_hyperlink_289"/>
-    <hyperlink ref="D337" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="D333" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="D334" r:id="rId_hyperlink_290"/>
     <hyperlink ref="D338" r:id="rId_hyperlink_291"/>
     <hyperlink ref="D339" r:id="rId_hyperlink_292"/>
     <hyperlink ref="D340" r:id="rId_hyperlink_293"/>
     <hyperlink ref="D341" r:id="rId_hyperlink_294"/>
     <hyperlink ref="D342" r:id="rId_hyperlink_295"/>
     <hyperlink ref="D343" r:id="rId_hyperlink_296"/>
     <hyperlink ref="D344" r:id="rId_hyperlink_297"/>
     <hyperlink ref="D345" r:id="rId_hyperlink_298"/>
     <hyperlink ref="D346" r:id="rId_hyperlink_299"/>
     <hyperlink ref="D347" r:id="rId_hyperlink_300"/>
-    <hyperlink ref="D351" r:id="rId_hyperlink_301"/>
-    <hyperlink ref="D352" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="D348" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="D349" r:id="rId_hyperlink_302"/>
     <hyperlink ref="D353" r:id="rId_hyperlink_303"/>
     <hyperlink ref="D354" r:id="rId_hyperlink_304"/>
     <hyperlink ref="D355" r:id="rId_hyperlink_305"/>
     <hyperlink ref="D356" r:id="rId_hyperlink_306"/>
     <hyperlink ref="D357" r:id="rId_hyperlink_307"/>
     <hyperlink ref="D361" r:id="rId_hyperlink_308"/>
     <hyperlink ref="D362" r:id="rId_hyperlink_309"/>
     <hyperlink ref="D366" r:id="rId_hyperlink_310"/>
     <hyperlink ref="D367" r:id="rId_hyperlink_311"/>
     <hyperlink ref="D368" r:id="rId_hyperlink_312"/>
     <hyperlink ref="D369" r:id="rId_hyperlink_313"/>
     <hyperlink ref="D373" r:id="rId_hyperlink_314"/>
     <hyperlink ref="D374" r:id="rId_hyperlink_315"/>
     <hyperlink ref="D378" r:id="rId_hyperlink_316"/>
     <hyperlink ref="D379" r:id="rId_hyperlink_317"/>
     <hyperlink ref="D380" r:id="rId_hyperlink_318"/>
     <hyperlink ref="D381" r:id="rId_hyperlink_319"/>
     <hyperlink ref="D382" r:id="rId_hyperlink_320"/>
     <hyperlink ref="D383" r:id="rId_hyperlink_321"/>
     <hyperlink ref="D384" r:id="rId_hyperlink_322"/>
     <hyperlink ref="D385" r:id="rId_hyperlink_323"/>
     <hyperlink ref="D386" r:id="rId_hyperlink_324"/>
     <hyperlink ref="D387" r:id="rId_hyperlink_325"/>
     <hyperlink ref="D388" r:id="rId_hyperlink_326"/>
     <hyperlink ref="D389" r:id="rId_hyperlink_327"/>