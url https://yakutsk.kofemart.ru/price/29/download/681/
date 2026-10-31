--- v1 (2026-07-30)
+++ v2 (2026-10-31)
@@ -16,77 +16,77 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1229">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-30 08:23:13</t>
+    <t>Актуальность прайса на: 2026-10-31 22:17:50</t>
   </si>
   <si>
     <t>Продукты для HoReCa</t>
   </si>
   <si>
     <t>Батончики</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
@@ -940,50 +940,77 @@
     <t>118617</t>
   </si>
   <si>
     <t>Основа для напитков ProffSyrup Клюква-Апельсин 1 кг</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-klyukva-apelsin/</t>
   </si>
   <si>
     <t>118619</t>
   </si>
   <si>
     <t>Основа для напитков ProffSyrup Морс Клюква 1 кг</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mors-klyukva/</t>
   </si>
   <si>
     <t>118620</t>
   </si>
   <si>
     <t>Основа для напитков ProffSyrup Морс Облепиха 1 кг</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mors-oblepikha/</t>
+  </si>
+  <si>
+    <t>130266</t>
+  </si>
+  <si>
+    <t>Основа для напитков ProffSyrup Хвоя-Мандарин 1 кг</t>
+  </si>
+  <si>
+    <t>https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-khvoya-mandarin-1-kg/</t>
+  </si>
+  <si>
+    <t>130267</t>
+  </si>
+  <si>
+    <t>Основа для напитков ProffSyrup Груша-Имбирь 1 кг</t>
+  </si>
+  <si>
+    <t>https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-grusha-imbir-1-kg/</t>
+  </si>
+  <si>
+    <t>130268</t>
+  </si>
+  <si>
+    <t>Основа для напитков ProffSyrup Манго-Имбирь 1 кг</t>
+  </si>
+  <si>
+    <t>https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mango-imbir-1-kg/</t>
   </si>
   <si>
     <t>Кофейное зерно в шоколаде</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>Кофейное зерно в шоколаде 2г в индивидуальной упаковке в коробках (в коробке 2,5кг)</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/kofejnoe-zerno-v-shokolade-2g-v-individualnoj-upakovke-v-kor/</t>
   </si>
   <si>
     <t>Кофейные сиропы (сиропы для коктейлей)</t>
   </si>
   <si>
     <t>10073</t>
   </si>
   <si>
     <t>Сироп 1883 Гренадин (Mixed Berries) 1L</t>
   </si>
   <si>
     <t>https://yakutsk.kofemart.ru/product/sirop-1883-grenadin-mixed-berries-1l/</t>
   </si>
@@ -3826,51 +3853,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136450.96x961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136447.96x962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136405.96x963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136432.96x964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136408.96x965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129609.96x966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136415.96x967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136444.96x968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136496.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14628.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14629.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14630.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14631.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14632.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14633.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14634.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14635.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14636.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14637.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14639.96x9620.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14641.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14643.96x9622.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14645.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14647.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14649.96x9625.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14650.96x9626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14652.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14653.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14655.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14657.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130187.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130211.96x9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136010.96x9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11199.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14682.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11197.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14683.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11965.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11684.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130188.96x9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130189.96x9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130190.96x9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136008.96x9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135918.96x9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135917.96x9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135919.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135910.96x9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135912.96x9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135914.96x9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135916.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135921.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135923.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135925.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135927.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135929.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135931.96x9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130207.96x9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130206.96x9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130203.96x9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130201.96x9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130199.96x9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130197.96x9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130195.96x9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129287.96x9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130081.96x9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129289.96x9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129291.96x9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129293.96x9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129295.96x9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129297.96x9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129299.96x9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129301.96x9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129303.96x9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129305.96x9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129307.96x9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129309.96x9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129311.96x9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129313.96x9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129315.96x9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129317.96x9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129319.96x9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129321.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129359.96x9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129361.96x9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129567.96x9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129563.96x9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129565.96x9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129569.96x9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129571.96x9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129573.96x9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129575.96x9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129578.96x9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129582.96x9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129584.96x9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11857.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11858.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11859.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11860.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11861.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11862.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11863.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11865.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11866.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11875.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11876.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11877.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11878.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11879.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11880.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11882.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11883.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11884.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11885.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11886.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11887.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11888.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11932.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11933.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11934.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11935.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11936.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11937.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11938.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11939.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11940.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11941.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11942.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11943.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11944.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11945.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11946.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11948.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11949.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11950.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11951.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11952.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11954.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11957.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11958.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11959.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11960.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11961.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11962.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11963.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11889.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11890.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11891.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11892.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11893.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11894.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11895.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11896.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11897.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11898.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11900.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11902.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11903.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11904.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11907.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11908.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11911.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11912.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11913.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11914.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11915.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11916.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11917.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11918.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11919.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11920.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11921.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11922.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11923.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11924.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11925.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11926.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11927.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11928.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11930.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11931.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11947.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14150.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14181.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14362.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15423.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15424.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136113.96x96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136107.96x96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136121.96x96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136119.96x96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136120.96x96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136122.96x96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136123.96x96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136129.96x96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136087.96x96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136092.96x96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136072.96x96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136135.96x96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136138.96x96201.JPG"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136109.96x96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136141.96x96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136142.96x96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136143.96x96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136136.96x96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136146.96x96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136151.96x96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136085.96x96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136066.96x96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136075.96x96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136111.96x96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136112.96x96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136098.96x96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136067.96x96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136114.96x96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136082.96x96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136115.96x96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136116.96x96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136068.96x96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136117.96x96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136148.96x96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136079.96x96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136076.96x96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136084.96x96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136105.96x96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136104.96x96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136103.96x96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136069.96x96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136090.96x96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136094.96x96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136154.96x96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136093.96x96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136124.96x96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136095.96x96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136088.96x96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136125.96x96237.JPG"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136071.96x96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136126.96x96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136127.96x96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136128.96x96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136077.96x96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136130.96x96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136131.96x96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136110.96x96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136132.96x96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136133.96x96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136134.96x96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136097.96x96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136070.96x96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136073.96x96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136106.96x96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136102.96x96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136101.96x96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136096.96x96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136091.96x96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136137.96x96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136074.96x96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136139.96x96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136140.96x96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136081.96x96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136080.96x96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136153.96x96263.JPG"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136147.96x96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136086.96x96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136099.96x96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136149.96x96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136150.96x96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136083.96x96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136100.96x96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136152.96x96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136108.96x96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136144.96x96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136145.96x96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129603.96x96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136501.96x96276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136503.96x96277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11242.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129325.96x96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11181.96x96280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136006.96x96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130209.96x96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130193.96x96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130191.96x96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28203.96x96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127725.96x96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953.96x96287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14705.96x96288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26902.96x96289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11910.96x96290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28245.96x96291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861.96x96292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850.96x96295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849.96x96296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847.96x96297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859.96x96298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848.96x96299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846.96x96300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11966.96x96301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130105.96x96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130115.96x96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130118.96x96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130134.96x96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130136.96x96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832.96x96307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28204.96x96308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136055.96x96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136057.96x96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136059.96x96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136061.96x96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983.96x96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951.96x96314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11906.96x96315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14214.96x96316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28205.96x96317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796.96x96318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799.96x96319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798.96x96320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797.96x96321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800.96x96322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13761.96x96323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28206.96x96324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129285.96x96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804.96x96326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805.96x96327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854.96x96328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858.96x96329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855.96x96330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856.96x96331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857.96x96332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129286.96x96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20792.96x96334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21256.96x96335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20788.96x96336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20789.96x96337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20791.96x96338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21264.96x96339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21265.96x96340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21269.96x96341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21274.96x96342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21283.96x96343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21284.96x96344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21285.96x96345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21286.96x96346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21920.96x96347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21869.96x96348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21871.96x96349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21872.96x96350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21874.96x96351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21876.96x96352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21878.96x96353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21880.96x96354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21882.96x96355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21884.96x96356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21886.96x96357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21888.96x96358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21890.96x96359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21892.96x96360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21894.96x96361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21896.96x96362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21898.96x96363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21900.96x96364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21902.96x96365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21904.96x96366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21906.96x96367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21908.96x96368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21911.96x96369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21913.96x96370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21915.96x96371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21917.96x96372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21919.96x96373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21922.96x96374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21924.96x96375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21926.96x96376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21928.96x96377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21930.96x96378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21932.96x96379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23279.96x96380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965.96x96381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28207.96x96382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018.96x96383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020.96x96384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034.96x96385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026.96x96386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036.96x96387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032.96x96388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024.96x96389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040.96x96390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030.96x96391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028.96x96392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038.96x96393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022.96x96394.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136450.96x961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136447.96x962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136405.96x963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136432.96x964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136408.96x965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129609.96x966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136415.96x967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136444.96x968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136496.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14628.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14629.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14630.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14631.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14632.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14633.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14634.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14635.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14636.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14637.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14639.96x9620.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14641.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14643.96x9622.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14645.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14647.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14649.96x9625.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14650.96x9626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14652.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14653.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14655.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14657.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130187.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130211.96x9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136010.96x9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11199.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14682.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11197.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14683.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11965.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11684.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130188.96x9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130189.96x9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130190.96x9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136008.96x9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135918.96x9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135917.96x9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135919.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135910.96x9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135912.96x9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135914.96x9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135916.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135921.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135923.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135925.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135927.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135929.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135931.96x9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130207.96x9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130206.96x9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130203.96x9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130201.96x9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130199.96x9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130197.96x9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130195.96x9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129287.96x9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130081.96x9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129289.96x9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129291.96x9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129293.96x9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129295.96x9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129297.96x9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129299.96x9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129301.96x9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129303.96x9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129305.96x9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129307.96x9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129309.96x9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129311.96x9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129313.96x9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129315.96x9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129317.96x9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129319.96x9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129321.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129359.96x9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129361.96x9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129567.96x9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129563.96x9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129565.96x9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129569.96x9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129571.96x9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129573.96x9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129575.96x9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129578.96x9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129582.96x9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129584.96x9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136505.96x9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136507.96x9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136509.96x9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11857.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11858.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11859.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11860.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11861.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11862.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11863.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11865.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11866.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11875.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11876.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11877.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11878.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11879.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11880.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11882.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11883.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11884.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11885.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11886.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11887.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11888.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11932.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11933.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11934.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11935.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11936.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11937.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11938.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11939.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11940.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11941.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11942.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11943.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11944.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11945.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11946.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11948.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11949.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11950.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11951.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11952.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11954.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11957.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11958.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11959.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11960.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11961.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11962.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11963.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11889.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11890.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11891.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11892.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11893.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11894.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11895.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11896.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11897.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11898.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11900.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11902.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11903.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11904.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11907.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11908.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11911.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11912.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11913.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11914.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11915.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11916.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11917.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11918.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11919.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11920.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11921.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11922.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11923.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11924.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11925.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11926.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11927.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11928.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11930.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11931.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11947.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14150.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14181.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14362.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15423.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15424.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136113.96x96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136107.96x96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136121.96x96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136119.96x96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136120.96x96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136122.96x96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136123.96x96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136129.96x96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136087.96x96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136092.96x96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136072.96x96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136135.96x96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136138.96x96204.JPG"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136109.96x96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136141.96x96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136142.96x96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136143.96x96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136136.96x96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136146.96x96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136151.96x96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136085.96x96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136066.96x96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136075.96x96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136111.96x96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136112.96x96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136098.96x96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136067.96x96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136114.96x96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136082.96x96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136115.96x96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136116.96x96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136068.96x96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136117.96x96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136148.96x96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136079.96x96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136076.96x96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136084.96x96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136105.96x96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136104.96x96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136103.96x96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136069.96x96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136090.96x96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136094.96x96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136154.96x96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136093.96x96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136124.96x96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136095.96x96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136088.96x96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136125.96x96240.JPG"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136071.96x96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136126.96x96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136127.96x96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136128.96x96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136077.96x96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136130.96x96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136131.96x96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136110.96x96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136132.96x96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136133.96x96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136134.96x96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136097.96x96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136070.96x96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136073.96x96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136106.96x96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136102.96x96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136101.96x96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136096.96x96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136091.96x96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136137.96x96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136074.96x96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136139.96x96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136140.96x96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136081.96x96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136080.96x96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136153.96x96266.JPG"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136147.96x96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136086.96x96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136099.96x96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136149.96x96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136150.96x96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136083.96x96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136100.96x96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136152.96x96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136108.96x96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136144.96x96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136145.96x96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129603.96x96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136501.96x96279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136503.96x96280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11242.96x96281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129325.96x96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11181.96x96283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136006.96x96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130209.96x96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130193.96x96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130191.96x96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28203.96x96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127725.96x96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953.96x96290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14705.96x96291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26902.96x96292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11910.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28245.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861.96x96295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860.96x96296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845.96x96297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850.96x96298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849.96x96299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847.96x96300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859.96x96301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848.96x96302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846.96x96303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11966.96x96304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130105.96x96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130115.96x96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130118.96x96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130134.96x96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130136.96x96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832.96x96310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28204.96x96311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136055.96x96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136057.96x96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136059.96x96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136061.96x96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983.96x96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951.96x96317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11906.96x96318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14214.96x96319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28205.96x96320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796.96x96321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799.96x96322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798.96x96323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797.96x96324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800.96x96325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13761.96x96326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28206.96x96327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129285.96x96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804.96x96329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805.96x96330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854.96x96331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858.96x96332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855.96x96333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856.96x96334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857.96x96335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129286.96x96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20792.96x96337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21256.96x96338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20788.96x96339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20789.96x96340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20791.96x96341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21264.96x96342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21265.96x96343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21269.96x96344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21274.96x96345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21283.96x96346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21284.96x96347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21285.96x96348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21286.96x96349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21920.96x96350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21869.96x96351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21871.96x96352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21872.96x96353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21874.96x96354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21876.96x96355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21878.96x96356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21880.96x96357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21882.96x96358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21884.96x96359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21886.96x96360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21888.96x96361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21890.96x96362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21892.96x96363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21894.96x96364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21896.96x96365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21898.96x96366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21900.96x96367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21902.96x96368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21904.96x96369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21906.96x96370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21908.96x96371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21911.96x96372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21913.96x96373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21915.96x96374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21917.96x96375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21919.96x96376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21922.96x96377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21924.96x96378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21926.96x96379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21928.96x96380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21930.96x96381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21932.96x96382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23279.96x96383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965.96x96384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28207.96x96385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018.96x96386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020.96x96387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034.96x96388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026.96x96389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036.96x96390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032.96x96391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024.96x96392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040.96x96393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030.96x96394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028.96x96395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038.96x96396.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022.96x96397.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6685,141 +6712,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="95" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>132</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>133</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>134</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -12145,171 +12172,171 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>316</xdr:row>
+      <xdr:row>313</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="278" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>317</xdr:row>
+      <xdr:row>314</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="279" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>321</xdr:row>
+      <xdr:row>315</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="280" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>322</xdr:row>
+      <xdr:row>319</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="281" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>323</xdr:row>
+      <xdr:row>320</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="282" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -12385,111 +12412,111 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>330</xdr:row>
+      <xdr:row>327</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>331</xdr:row>
+      <xdr:row>328</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>332</xdr:row>
+      <xdr:row>329</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -12505,111 +12532,111 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>337</xdr:row>
+      <xdr:row>334</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>338</xdr:row>
+      <xdr:row>335</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>339</xdr:row>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -12865,111 +12892,111 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>352</xdr:row>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>353</xdr:row>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>354</xdr:row>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -13015,171 +13042,171 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>360</xdr:row>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>361</xdr:row>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>365</xdr:row>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>366</xdr:row>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="310" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>367</xdr:row>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -13195,171 +13222,171 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="312" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>372</xdr:row>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>373</xdr:row>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="314" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>377</xdr:row>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>378</xdr:row>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="316" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>379</xdr:row>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="317" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -14245,111 +14272,111 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="347" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>413</xdr:row>
+      <xdr:row>410</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="348" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>414</xdr:row>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="349" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>415</xdr:row>
+      <xdr:row>412</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="350" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -14665,111 +14692,111 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="361" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>430</xdr:row>
+      <xdr:row>427</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="362" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>431</xdr:row>
+      <xdr:row>428</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="363" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>432</xdr:row>
+      <xdr:row>429</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="364" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -15235,111 +15262,111 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="380" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>452</xdr:row>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="381" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>453</xdr:row>
+      <xdr:row>450</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="382" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>454</xdr:row>
+      <xdr:row>451</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="383" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -15638,50 +15665,140 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>465</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="394" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -15940,59 +16057,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/khrustyashchiy-shokoladnyy-batonchik-soj-vaffix-s-kakao-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zlakovyy-batonchik-soj-kerlli-s-solenoy-karamelyu-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-fiziq-sneakiq-s-solyonoy-karamelyu-i-arakhisom-bez-sakhara-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-glazirovannyy-zlakovyy-kerlli-so-banana-bez-sakhara-40g/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pechene-proteinovoe-glazirovannoe-coconitto-brownie-s-kokosom-bez-sakhara-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-protein-soj-s-kokosom-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pechene-proteinovoe-glazirovannoe-kerlli-s-malinoy-bez-sakhara-45g/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-soj-marshmallow-s-bananom-v-molochnom-shokolade-zero-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pechene-proteinovoe-glazirovannoe-marshick-zero-v-assortimente-53g/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-klubnika-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-apelsin-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-vishnya-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-zelyonoe-yabloko-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-vinograd-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-golubaya-malina-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-banan-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-chernika-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-chernaya-smorodina-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-klubnika-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-banan-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-karamel-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-zelyonoe-yabloko-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-vishnya-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-shokolad-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-vinograd-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-golubaya-malina-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-malina-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-glaze-pop-karamel-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-glaze-pop-shokolad-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-glaze-pop-ezhevika-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-granulirovannyy-tyomnyy-shokolad-de-marco-chocolate-bar-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-poroshkoobraznyy-shokolad-de-marco-business-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-smes-7-mixme-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-ristora-dabb-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-barry-callebaut-32-kakao-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-ristora-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-barry-callebaut-100-kakao-plein-arome-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zhevatelnaya-rezinka-dirol-1-65g-v-individualnoj-upakovke-sp/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zhevatelnaya-rezinka-dirol-dirol-spasibo-arbuzno-dynnyy-kokteyl-136g-v-korobkakh-po-1500sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/myatnyy-kholodok-22g-v-korobkakh-po-2500-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kapuchino-rastvorimyy-s-aromatom-frantsuzskaya-vanil-de-marco-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kapuchino-rastvorimyy-s-aromatom-amaretto-de-marco1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kapuchino-rastvorimyy-s-aromatom-lesnoy-orekh-de-marco-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kapuchino-rastvorimyy-mixme-solenaya-karamel-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-arbuz-estragon/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-asai-vinograd-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-brazilskaya-marakuyya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-yezhemalin-oranzh-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-zemlyanika-aloe-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-kivi-lotos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-klubnika-paynberri-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-kokos-moroshka-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-lavanda-buzina-so-vkusom-zefira-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-lichi-nektarin-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-mango-lemongrass-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-sakura-grusha-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-chereshnya-bigaro-barbaris-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-klubnika-banan-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-kivi-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-kivi-feykhoa/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-vishnya-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-ananas-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-feykhoa/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-dynya-kumkvat/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-yabloko-kivi/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-ananas---kokos/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-reven-zemlyanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mango-marakuyya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-klubnika-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-vishnya-kalamansi/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-granat-smorodina/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-zemlyanika-ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-klubnika-laym/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-laym-myata/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-imbir/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-marakuyya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-myata/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-oblepikha-imbir/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-ogurets-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-chernika-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mango-ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-greypfrut-buzina/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-chernika-myata/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-estragon/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-kryzhovnik-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-greypfrut-mozhzhevelnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-granat-malina/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-yezhevika-fialka/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-apelsin-imbir/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-limon-imbir-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-pryanye-yagody-glintveyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-smorodina-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-klyukva-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mors-klyukva/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mors-oblepikha/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kofejnoe-zerno-v-shokolade-2g-v-individualnoj-upakovke-v-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-grenadin-mixed-berries-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-klubnika-strawberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zelenaya-myata-green-mint-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-sakharnyy-trostnik-cane-sugar-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-klubnika-naturalnaya-strawberry-without-coloring-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-blyu-kyurasao-blue-curasao-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-vishnya-cherry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-banan-banana-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zelenoe-yabloko-green-apple-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-malina-raspberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-chernaya-smorodina-blackcurrant-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-mindal-almond-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-marakuyya-passion-fruit-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-yabloko-apple-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-grusha-pear-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-vanil-vanilla-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-karamel-caramel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kokos-coconut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-lesnoy-orekh-hazelnut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-limon-lemon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kholodnyy-chay-s-buzinoy-iced-tea-elder-flower-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kholodnyy-chay-so-vkusom-maliny-iced-tea-raspberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-solenaya-karamel-salted-caramel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shokoladnyy-brauni-brownie-1l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-tarkhun-estragon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-granat-pomegranate-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shokoladnoe-pechene-chocolate-cookie-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-frantsuzskaya-vanil-french-vanilla-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-yezhevika-blackberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-frantsuzskaya-nuga-french-nougat-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-krasnyy-apelsin-blood-orange-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-rozovyy-greypfrut-pink-grapefruit-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-chernyy-chay-s-pryanostyami-chai-tea-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-fialka-violet-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-ostryy-kayenskiy-perets-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-anis-anise-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-lichi-lychee-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-makadamiya-macadamia-nut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shpritts-spritz-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-chernichnyy-maffin-blueberry-muffin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-yuzu-yaponskiy-limon-yuzu-lemon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-ogurechnyy-cucumber-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-popkorn-popcorn-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-sladkiy-krasnyy-perets-red-pepper-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-orkhideya-orchid-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-pina-kolada-pina-colada-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-rom-rum-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shafran-saffron-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-organicheskaya-agava-organic-agave-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-alycha-cherry-plum-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kholodnyy-chay-so-vkusom-mango-iced-tea-mango-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kholodnyy-chay-so-vkusom-persika-iced-tea-peach-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zheltyy-limon-yellow-lemon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-arakhis-v-karameli-caramelised-peanut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-amaretto-amaretto-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-apelsin-orange-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-arbuz-watermelon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zhevatelnaya-rezinka-bubble-gum-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-belyy-shokolad-white-chocolate-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-buzina-elder-flower-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-greypfrut-grapefruit-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-dynya-melon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zharenyy-marshmellou-toasted-marshmallow-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-imbirnyy-pryanik-gingerbread-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-imbirnyy-ginger-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-khrustyashchaya-iriska-toffee-crunch-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-irlandskiy-krem-irish-cream-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-klenovyy-sirop-maple-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-lavanda-lavender-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-laym-lime-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zharenyy-funduk-roasted-hazelnut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-mango-mango-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-iriska-butterscotch-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shokolad-chocolate-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-malina-naturalnaya-raspberry-without-coloring-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-pechene-madlen-madeleine-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-mandarin-tangerine-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-mokhito-mojito-mint-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-chernika-blueberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-myatnyy-peppermint-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-pryanaya-tykva-pumpkin-spice-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-roza-rose-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-pechene-spekulos-speculoos-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-tiramisu-tiramisu-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-tripl-sek-triple-sec-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-fistashka-pistachio-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-persik-peach-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kivi-kiwi-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-koritsa-cinnamon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-ananas-pineapple-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-belyy-persik-white-peach-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-finik-date-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-bazilik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-glintveyn-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-dynya-zelenaya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-zhasmin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-zelenyy-banan-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-zemlyanika-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-inzhir-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-krem-bryule-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-laym-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lesnoy-orekh-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-mango-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-med-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-orekh-makadamiya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-osnova-limonnyy-sok-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-reven-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-roza-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-rozmarin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-sladkaya-myata-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-tiramisu-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-yudzu-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-amaretto-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-ananas-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-apelsin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-arakhis-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-arbuz-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-babl-gam-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-banan-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-belyy-shokolad-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-blyu-kyurasao-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-brazilskiy-orekh-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-brauni-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-vanil-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-buzina-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-vishnya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-greypfrut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-grenadin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-grusha-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-dynya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-yezhevika-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-zelenoe-yabloko-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-imbirnyy-pryanik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-imbir-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-irlandskiy-krem-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-kalina-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-karamel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-kashtan-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-klenovyy-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-klubnika-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-klyukva-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-kokos-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-konyachnyy-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-koritsa-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-krovavyy-apelsin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lavanda-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lemongrass-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lesnye-yagody-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-limon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-limon-laym-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-limonad-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lichi-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-malina-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-mandarin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-marakuyya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-mindal-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-mokhito-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-myata-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-nuga-arakhis-snikerss-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-oblepikha-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-ogurets-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-persik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-popkorn-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-pryanyy-mango-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-sakharnyy-trostnik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-solenaya-karamel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-tarkhun-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-fialka-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-fistashka-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-chernaya-smorodina-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-chernika-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-shipovnik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-shokolad-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-shokoladnoe-pechene-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-yablochnyy-pirog-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-granat-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-rom-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-sakura-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-nizkokaloriynyy-royal-cane-karamel-1l-zero/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-tru-syru-khurma-karamel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-tru-syru-chernika-belyy-shokolad-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/ledency-mini-karamel-3g-v-prozrachnoj-upakovke-bez-dizajna-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/mini-karamel-assorti-v-upakovke-office-box-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/molochnyy-napitok-rosso-ristora-500-gr-20shtkor/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sukhaya-bystrorastvorimaya-smes-mixme-topping-7-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/napitok-rastvorimyy-vaytner-de-marco-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/napitok-rastvorimyy-raf-so-vkusom-i-aromatom-banana-de-marco-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/napitok-rastvorimyy-fasovannyy-poroshkoobraznyy-topping-de-marco-white-line-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sukhie-slivki-almafood-topping-new-line-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vlazhnaya-salfetka-v-individualnoj-upakovke-ctandartnyj-diza/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/derevyannye-zubochistki-iz-berezy-v-standartnoj-upakovke-v-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zubochistki-v-individualnoy-upakovke-bez-pechati-1500-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/filtr-pakety-dlya-zavarivaniya-chaya-100-sht-v-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-chernyy-standartnyy-1-kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-stik-5g-kraft-1-kg-v-korobkakh-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sahar-porcionnyj-v-stikah-5g-standartnyj-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-10g-standartnyy-1-kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-trostnikovyy-mrbrown-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-retro-devushki-kollektsionnyy-1-kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-valyuty-mira-kollektsionnyy-1-kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-zimnie-vidy-sporta-kollektsionnyy-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-4g-goroda-rossii-kollektsionnyy-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-aziya-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-paketikakh-5g-trostnikovyy-mrbrown-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zamenitel-sakhara-standartnyy-dizayn-v-stikakh-2-tabletki-v-korobke-1250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/karamel-ledentsovaya-atlasnaya-lenco-serdtse-20gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/karamel-ledentsovaya-lenco-disk-assorti-30gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/karamel-ledentsovaya-lenco-spiral-assorti-30gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vafelnaya-trubochka-s-nachinkoy-lencovaryenaya-sgushchyenka-50gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pechene-oreshki-s-nachinkoy-lenco-varyenaya-sgushchyenka-64gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/slivki-porcionnye-suhie-2-5g-standartnyj-dizajn-v-korobke-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/moloko-sgushchennoe-portsionnoe-85-dip-pot-20-gr-v-korobke-144sht-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/smes-sukhaya-dlya-myagkogo-morozhenogo-mix-me-slivochnoe-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/smes-sukhaya-dlya-myagkogo-morozhenogo-mix-me-shokolad-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/smes-sukhaya-dlya-myagkogo-morozhenogo-mix-me-klubnika-v-slivkakh-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/smes-sukhaya-dlya-myagkogo-morozhenogo-mix-me-malina-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sol-porcionnaya-standartnyj-dizajn-stik-1g-v-korobke-5000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/perets-portsionnyy-molotyy-03g-v-korobke-5000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak--mayonez-provansal-portsionnyy-sashe-10g-korobka-162sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak--ketchup-portsionnyy-sashe-10g-korobka-162sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-tomatnyj-ketchup-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-barbekju-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-syrnyj-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-kislo-sladkij-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-gorchichnyj-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-chesnochnyj-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak---gorchitsa-portsionnaya-sashe-10g-v-korobke-162sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak-olivkovoe-maslo-porcionnoe-sashe-10g-v-korobke-126sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak---soevyy-sous-portsionnyy-sashe-15g-v-korobke-120-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-vishnevyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont-med-naturalnyj-porcionnyj-20g-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont-dzhem-klubnichnyj-porcionnyj-20g-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-abrikosovyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-malinovyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-yablochnyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-apelsinovyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak--maslo-podsolnechnoe-portsionnoe-sashe-10g-korobka-162sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-barbekyu-balk-1kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---tysyacha-ostrovov-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-kislo-sladkiy-balk-1kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-salsa-zhguche-ostryy-balk-1kg-v-upakovke-po-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-burger-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-chesnochnyy-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-mayoneznyy-legkiy-balk-2kg-v-upakovke-po-3sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---ketchup-tomatnyy-balk-2-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-teriyaki-delikatesnyy-balk-1kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-gril-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-tsezar-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-chesnochnyy-ranch-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-syrnyy-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/suchef---mayonez-portsionnyy-25-ml-korobka-120sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-banan-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-belyy-shokolad-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-vanil-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-vishnya-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-karamel-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-klubnika-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-lavanda-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-lesnoy-orekh-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-lesnye-yagody-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-malina-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-myata-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-solenaya-karamel-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-khalva-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-shokolad-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-ananas-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-banan-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-vishnya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-grusha-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-yezhevika-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-zelenoe-yabloko-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-klubnika-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-klyukva-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-kokos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-lesnye-yagody-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-malina-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-mango-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-marakuyya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-oblepikha-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-persik-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-chernaya-smorodina-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-chernika-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-yudzu-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-kivi-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-plitochnyy-5g-mrbrown-gorkiy-zoloto-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-plitochnyy-5g-mrbrown-molochnyy-serebro-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-goroda-mira-gorkij-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-devushki-retro-molochnyj-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-koshki-molochnyj-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-zimnie-vidy-sporta-gorkij-v-korobk/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-letnie-vidy-sporta-gorkij-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-kot-i-sova-gorkij-v-korobke-1000sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-detstvo-molochnyj-v-korobke-1000sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-sobaki-molochnyj-v-korobke-1000sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-keltskij-kalendar-molochnyj-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-znaki-zodiaka-gorkij-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-mashiny-gorkij-v-korobke-1000sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-dengi-v-korobke-1000sht/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/khrustyashchiy-shokoladnyy-batonchik-soj-vaffix-s-kakao-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zlakovyy-batonchik-soj-kerlli-s-solenoy-karamelyu-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-fiziq-sneakiq-s-solyonoy-karamelyu-i-arakhisom-bez-sakhara-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-glazirovannyy-zlakovyy-kerlli-so-banana-bez-sakhara-40g/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pechene-proteinovoe-glazirovannoe-coconitto-brownie-s-kokosom-bez-sakhara-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-protein-soj-s-kokosom-50g/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pechene-proteinovoe-glazirovannoe-kerlli-s-malinoy-bez-sakhara-45g/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/proteinovyy-batonchik-soj-marshmallow-s-bananom-v-molochnom-shokolade-zero-30g/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pechene-proteinovoe-glazirovannoe-marshick-zero-v-assortimente-53g/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-klubnika-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-apelsin-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-vishnya-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-zelyonoe-yabloko-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-vinograd-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-golubaya-malina-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-banan-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-chernika-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/dobavka-vkusoaromaticheskaya-fruitmix-chernaya-smorodina-350-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-klubnika-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-banan-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-karamel-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-zelyonoe-yabloko-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-vishnya-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-shokolad-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-vinograd-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-golubaya-malina-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-corin-glaze-malina-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-glaze-pop-karamel-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-glaze-pop-shokolad-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vkusovaya-dobavka-glaze-pop-ezhevika-08-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-granulirovannyy-tyomnyy-shokolad-de-marco-chocolate-bar-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-poroshkoobraznyy-shokolad-de-marco-business-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-smes-7-mixme-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-ristora-dabb-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-barry-callebaut-32-kakao-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-ristora-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/goryachiy-shokolad-barry-callebaut-100-kakao-plein-arome-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zhevatelnaya-rezinka-dirol-1-65g-v-individualnoj-upakovke-sp/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zhevatelnaya-rezinka-dirol-dirol-spasibo-arbuzno-dynnyy-kokteyl-136g-v-korobkakh-po-1500sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/myatnyy-kholodok-22g-v-korobkakh-po-2500-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kapuchino-rastvorimyy-s-aromatom-frantsuzskaya-vanil-de-marco-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kapuchino-rastvorimyy-s-aromatom-amaretto-de-marco1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kapuchino-rastvorimyy-s-aromatom-lesnoy-orekh-de-marco-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kapuchino-rastvorimyy-mixme-solenaya-karamel-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-arbuz-estragon/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-asai-vinograd-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-brazilskaya-marakuyya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-yezhemalin-oranzh-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-zemlyanika-aloe-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-kivi-lotos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-klubnika-paynberri-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-kokos-moroshka-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-lavanda-buzina-so-vkusom-zefira-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-lichi-nektarin-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-mango-lemongrass-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-sakura-grusha-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kontsentrat-surerjuice-chereshnya-bigaro-barbaris-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-klubnika-banan-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-kivi-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-kivi-feykhoa/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-vishnya-yabloko/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-ananas-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-feykhoa/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-dynya-kumkvat/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-yabloko-kivi/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-ananas---kokos/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-reven-zemlyanik/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mango-marakuyya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-klubnika-bazilik/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-vishnya-kalamansi/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-granat-smorodina/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-zemlyanika-ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-klubnika-laym/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-laym-myata/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-imbir/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-marakuyya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-myata/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-oblepikha-imbir/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-ogurets-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-chernika-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mango-ananas/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-greypfrut-buzina/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-chernika-myata/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-malina-estragon/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-kryzhovnik-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-greypfrut-mozhzhevelnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-granat-malina/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-yezhevika-fialka/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-apelsin-imbir/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-limon-imbir-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-pryanye-yagody-glintveyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-smorodina-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-klyukva-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mors-klyukva/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mors-oblepikha/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-khvoya-mandarin-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-grusha-imbir-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/osnova-dlya-napitkov-proffsyrup-mango-imbir-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/kofejnoe-zerno-v-shokolade-2g-v-individualnoj-upakovke-v-kor/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-grenadin-mixed-berries-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-klubnika-strawberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zelenaya-myata-green-mint-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-sakharnyy-trostnik-cane-sugar-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-klubnika-naturalnaya-strawberry-without-coloring-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-blyu-kyurasao-blue-curasao-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-vishnya-cherry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-banan-banana-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zelenoe-yabloko-green-apple-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-malina-raspberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-chernaya-smorodina-blackcurrant-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-mindal-almond-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-marakuyya-passion-fruit-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-yabloko-apple-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-grusha-pear-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-vanil-vanilla-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-karamel-caramel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kokos-coconut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-lesnoy-orekh-hazelnut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-limon-lemon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kholodnyy-chay-s-buzinoy-iced-tea-elder-flower-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kholodnyy-chay-so-vkusom-maliny-iced-tea-raspberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-solenaya-karamel-salted-caramel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shokoladnyy-brauni-brownie-1l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-tarkhun-estragon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-granat-pomegranate-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shokoladnoe-pechene-chocolate-cookie-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-frantsuzskaya-vanil-french-vanilla-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-yezhevika-blackberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-frantsuzskaya-nuga-french-nougat-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-krasnyy-apelsin-blood-orange-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-rozovyy-greypfrut-pink-grapefruit-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-chernyy-chay-s-pryanostyami-chai-tea-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-fialka-violet-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-ostryy-kayenskiy-perets-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-anis-anise-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-lichi-lychee-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-makadamiya-macadamia-nut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shpritts-spritz-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-chernichnyy-maffin-blueberry-muffin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-yuzu-yaponskiy-limon-yuzu-lemon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-ogurechnyy-cucumber-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-popkorn-popcorn-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-sladkiy-krasnyy-perets-red-pepper-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-orkhideya-orchid-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-pina-kolada-pina-colada-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-rom-rum-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shafran-saffron-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-organicheskaya-agava-organic-agave-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-alycha-cherry-plum-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kholodnyy-chay-so-vkusom-mango-iced-tea-mango-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kholodnyy-chay-so-vkusom-persika-iced-tea-peach-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zheltyy-limon-yellow-lemon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-arakhis-v-karameli-caramelised-peanut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-amaretto-amaretto-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-apelsin-orange-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-arbuz-watermelon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zhevatelnaya-rezinka-bubble-gum-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-belyy-shokolad-white-chocolate-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-buzina-elder-flower-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-greypfrut-grapefruit-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-dynya-melon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zharenyy-marshmellou-toasted-marshmallow-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-imbirnyy-pryanik-gingerbread-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-imbirnyy-ginger-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-khrustyashchaya-iriska-toffee-crunch-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-irlandskiy-krem-irish-cream-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-klenovyy-sirop-maple-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-lavanda-lavender-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-laym-lime-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-zharenyy-funduk-roasted-hazelnut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-mango-mango-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-iriska-butterscotch-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-shokolad-chocolate-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-malina-naturalnaya-raspberry-without-coloring-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-pechene-madlen-madeleine-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-mandarin-tangerine-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-mokhito-mojito-mint-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-chernika-blueberry-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-myatnyy-peppermint-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-pryanaya-tykva-pumpkin-spice-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-roza-rose-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-pechene-spekulos-speculoos-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-tiramisu-tiramisu-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-tripl-sek-triple-sec-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-fistashka-pistachio-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-persik-peach-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-kivi-kiwi-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-koritsa-cinnamon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-ananas-pineapple-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-belyy-persik-white-peach-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-1883-finik-date-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-bazilik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-glintveyn-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-dynya-zelenaya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-zhasmin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-zelenyy-banan-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-zemlyanika-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-inzhir-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-krem-bryule-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-laym-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lesnoy-orekh-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-mango-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-med-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-orekh-makadamiya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-osnova-limonnyy-sok-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-reven-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-roza-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-rozmarin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-sladkaya-myata-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-tiramisu-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-yudzu-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-amaretto-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-ananas-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-apelsin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-arakhis-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-arbuz-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-babl-gam-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-banan-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-belyy-shokolad-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-blyu-kyurasao-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-brazilskiy-orekh-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-brauni-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-vanil-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-buzina-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-vishnya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-greypfrut-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-grenadin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-grusha-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-dynya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-yezhevika-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-zelenoe-yabloko-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-imbirnyy-pryanik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-imbir-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-irlandskiy-krem-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-kalina-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-karamel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-kashtan-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-klenovyy-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-klubnika-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-klyukva-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-kokos-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-konyachnyy-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-koritsa-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-krovavyy-apelsin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lavanda-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lemongrass-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lesnye-yagody-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-limon-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-limon-laym-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-limonad-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-lichi-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-malina-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-mandarin-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-marakuyya-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-mindal-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-mokhito-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-myata-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-nuga-arakhis-snikerss-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-oblepikha-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-ogurets-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-persik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-popkorn-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-pryanyy-mango-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-sakharnyy-trostnik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-solenaya-karamel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-tarkhun-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-fialka-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-fistashka-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-chernaya-smorodina-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-chernika-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-shipovnik-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-shokolad-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-shokoladnoe-pechene-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-yablochnyy-pirog-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-granat-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-rom-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-royal-cane-sakura-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-nizkokaloriynyy-royal-cane-karamel-1l-zero/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-tru-syru-khurma-karamel-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sirop-tru-syru-chernika-belyy-shokolad-1l/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/ledency-mini-karamel-3g-v-prozrachnoj-upakovke-bez-dizajna-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/mini-karamel-assorti-v-upakovke-office-box-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/molochnyy-napitok-rosso-ristora-500-gr-20shtkor/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sukhaya-bystrorastvorimaya-smes-mixme-topping-7-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/napitok-rastvorimyy-vaytner-de-marco-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/napitok-rastvorimyy-raf-so-vkusom-i-aromatom-banana-de-marco-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/napitok-rastvorimyy-fasovannyy-poroshkoobraznyy-topping-de-marco-white-line-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sukhie-slivki-almafood-topping-new-line-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vlazhnaya-salfetka-v-individualnoj-upakovke-ctandartnyj-diza/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/derevyannye-zubochistki-iz-berezy-v-standartnoj-upakovke-v-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zubochistki-v-individualnoy-upakovke-bez-pechati-1500-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/filtr-pakety-dlya-zavarivaniya-chaya-100-sht-v-upakovke/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-chernyy-standartnyy-1-kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-stik-5g-kraft-1-kg-v-korobkakh-5kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sahar-porcionnyj-v-stikah-5g-standartnyj-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-10g-standartnyy-1-kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-trostnikovyy-mrbrown-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-retro-devushki-kollektsionnyy-1-kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-valyuty-mira-kollektsionnyy-1-kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-zimnie-vidy-sporta-kollektsionnyy-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-4g-goroda-rossii-kollektsionnyy-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-stikakh-5g-aziya-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sakhar-portsionnyy-v-paketikakh-5g-trostnikovyy-mrbrown-1kg-v-korobke-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/zamenitel-sakhara-standartnyy-dizayn-v-stikakh-2-tabletki-v-korobke-1250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/karamel-ledentsovaya-atlasnaya-lenco-serdtse-20gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/karamel-ledentsovaya-lenco-disk-assorti-30gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/karamel-ledentsovaya-lenco-spiral-assorti-30gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/vafelnaya-trubochka-s-nachinkoy-lencovaryenaya-sgushchyenka-50gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pechene-oreshki-s-nachinkoy-lenco-varyenaya-sgushchyenka-64gr-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/slivki-porcionnye-suhie-2-5g-standartnyj-dizajn-v-korobke-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/moloko-sgushchennoe-portsionnoe-85-dip-pot-20-gr-v-korobke-144sht-gost/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/smes-sukhaya-dlya-myagkogo-morozhenogo-mix-me-slivochnoe-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/smes-sukhaya-dlya-myagkogo-morozhenogo-mix-me-shokolad-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/smes-sukhaya-dlya-myagkogo-morozhenogo-mix-me-klubnika-v-slivkakh-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/smes-sukhaya-dlya-myagkogo-morozhenogo-mix-me-malina-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/sol-porcionnaya-standartnyj-dizajn-stik-1g-v-korobke-5000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/perets-portsionnyy-molotyy-03g-v-korobke-5000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak--mayonez-provansal-portsionnyy-sashe-10g-korobka-162sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak--ketchup-portsionnyy-sashe-10g-korobka-162sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-tomatnyj-ketchup-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-barbekju-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-syrnyj-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-kislo-sladkij-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-gorchichnyj-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz-chesnochnyj-sous-25-ml-v-korobke-125sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak---gorchitsa-portsionnaya-sashe-10g-v-korobke-162sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak-olivkovoe-maslo-porcionnoe-sashe-10g-v-korobke-126sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak---soevyy-sous-portsionnyy-sashe-15g-v-korobke-120-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-vishnevyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont-med-naturalnyj-porcionnyj-20g-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont-dzhem-klubnichnyj-porcionnyj-20g-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-abrikosovyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-malinovyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-yablochnyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/rukont---dzhem-apelsinovyy-portsionnyy-20-ml-v-korobke-140sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/raspak--maslo-podsolnechnoe-portsionnoe-sashe-10g-korobka-162sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-barbekyu-balk-1kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---tysyacha-ostrovov-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-kislo-sladkiy-balk-1kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-salsa-zhguche-ostryy-balk-1kg-v-upakovke-po-6-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-burger-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-chesnochnyy-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-mayoneznyy-legkiy-balk-2kg-v-upakovke-po-3sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---ketchup-tomatnyy-balk-2-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-teriyaki-delikatesnyy-balk-1kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-gril-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-tsezar-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-chesnochnyy-ranch-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/heinz---sous-syrnyy-balk-1-kg-v-upakovke-po-6sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/suchef---mayonez-portsionnyy-25-ml-korobka-120sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-banan-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-belyy-shokolad-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-vanil-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-vishnya-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-karamel-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-klubnika-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-lavanda-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-lesnoy-orekh-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-lesnye-yagody-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-malina-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-myata-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-solenaya-karamel-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-khalva-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/topping-royal-cane-shokolad-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-ananas-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-banan-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-vishnya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-grusha-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-yezhevika-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-zelenoe-yabloko-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-klubnika-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-klyukva-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-kokos-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-lesnye-yagody-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-malina-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-mango-1kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-marakuyya-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-oblepikha-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-persik-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-chernaya-smorodina-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-chernika-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-yudzu-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/pyure-royal-keyn-kivi-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-plitochnyy-5g-mrbrown-gorkiy-zoloto-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-plitochnyy-5g-mrbrown-molochnyy-serebro-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-goroda-mira-gorkij-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-devushki-retro-molochnyj-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-koshki-molochnyj-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-zimnie-vidy-sporta-gorkij-v-korobk/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-letnie-vidy-sporta-gorkij-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-kot-i-sova-gorkij-v-korobke-1000sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-detstvo-molochnyj-v-korobke-1000sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-sobaki-molochnyj-v-korobke-1000sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-keltskij-kalendar-molochnyj-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-znaki-zodiaka-gorkij-v-korobke-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-mashiny-gorkij-v-korobke-1000sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yakutsk.kofemart.ru/product/shokolad-kollekcionnyj-5g-dengi-v-korobke-1000sht/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G467"/>
+  <dimension ref="A1:G470"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -18142,2037 +18259,2037 @@
       <c r="G124" s="9">
         <f>E124*F124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:7" customHeight="1" ht="80">
       <c r="A125" s="13" t="s">
         <v>305</v>
       </c>
       <c r="B125" s="6"/>
       <c r="C125" s="16" t="s">
         <v>306</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>307</v>
       </c>
       <c r="E125" s="9">
         <v>742.0</v>
       </c>
       <c r="F125" s="6"/>
       <c r="G125" s="9">
         <f>E125*F125</f>
         <v>0</v>
       </c>
     </row>
-    <row r="126" spans="1:7">
-      <c r="A126" s="11" t="s">
+    <row r="126" spans="1:7" customHeight="1" ht="80">
+      <c r="A126" s="13" t="s">
         <v>308</v>
       </c>
-      <c r="C126" s="14"/>
-[...4 lines deleted...]
-      <c r="A127" s="2" t="s">
+      <c r="B126" s="6"/>
+      <c r="C126" s="16" t="s">
+        <v>309</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="E126" s="9">
+        <v>742.0</v>
+      </c>
+      <c r="F126" s="6"/>
+      <c r="G126" s="9">
+        <f>E126*F126</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" customHeight="1" ht="80">
+      <c r="A127" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="B127" s="6"/>
+      <c r="C127" s="16" t="s">
+        <v>312</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="E127" s="9">
+        <v>742.0</v>
+      </c>
+      <c r="F127" s="6"/>
+      <c r="G127" s="9">
+        <f>E127*F127</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" customHeight="1" ht="80">
+      <c r="A128" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="B128" s="6"/>
+      <c r="C128" s="16" t="s">
+        <v>315</v>
+      </c>
+      <c r="D128" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="E128" s="9">
+        <v>742.0</v>
+      </c>
+      <c r="F128" s="6"/>
+      <c r="G128" s="9">
+        <f>E128*F128</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="C129" s="14"/>
+      <c r="E129" s="7"/>
+      <c r="G129" s="7"/>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B127" s="3" t="s">
+      <c r="B130" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C127" s="15" t="s">
+      <c r="C130" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D127" s="4" t="s">
+      <c r="D130" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E127" s="10" t="s">
+      <c r="E130" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F127" s="4" t="s">
+      <c r="F130" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G127" s="8" t="s">
+      <c r="G130" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="128" spans="1:7">
-[...16 lines deleted...]
-      <c r="E129" s="9">
+    <row r="131" spans="1:7">
+      <c r="A131" s="12"/>
+      <c r="C131" s="14"/>
+      <c r="E131" s="7"/>
+      <c r="G131" s="7"/>
+    </row>
+    <row r="132" spans="1:7" customHeight="1" ht="80">
+      <c r="A132" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="B132" s="6"/>
+      <c r="C132" s="16" t="s">
+        <v>319</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="E132" s="9">
         <v>4452.0</v>
       </c>
-      <c r="F129" s="6"/>
-[...14 lines deleted...]
-      <c r="A131" s="2" t="s">
+      <c r="F132" s="6"/>
+      <c r="G132" s="9">
+        <f>E132*F132</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133" s="11" t="s">
+        <v>321</v>
+      </c>
+      <c r="C133" s="14"/>
+      <c r="E133" s="7"/>
+      <c r="G133" s="7"/>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B131" s="3" t="s">
+      <c r="B134" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C131" s="15" t="s">
+      <c r="C134" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D131" s="4" t="s">
+      <c r="D134" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E131" s="10" t="s">
+      <c r="E134" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F131" s="4" t="s">
+      <c r="F134" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G131" s="8" t="s">
+      <c r="G134" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="132" spans="1:7">
-[...63 lines deleted...]
-      </c>
+    <row r="135" spans="1:7">
+      <c r="A135" s="12"/>
+      <c r="C135" s="14"/>
+      <c r="E135" s="7"/>
+      <c r="G135" s="7"/>
     </row>
     <row r="136" spans="1:7" customHeight="1" ht="80">
       <c r="A136" s="13" t="s">
         <v>322</v>
       </c>
       <c r="B136" s="6"/>
       <c r="C136" s="16" t="s">
         <v>323</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>324</v>
       </c>
       <c r="E136" s="9">
-        <v>878.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F136" s="6"/>
       <c r="G136" s="9">
         <f>E136*F136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:7" customHeight="1" ht="80">
       <c r="A137" s="13" t="s">
         <v>325</v>
       </c>
       <c r="B137" s="6"/>
       <c r="C137" s="16" t="s">
         <v>326</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E137" s="9">
-        <v>980.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F137" s="6"/>
       <c r="G137" s="9">
         <f>E137*F137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:7" customHeight="1" ht="80">
       <c r="A138" s="13" t="s">
         <v>328</v>
       </c>
       <c r="B138" s="6"/>
       <c r="C138" s="16" t="s">
         <v>329</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>330</v>
       </c>
       <c r="E138" s="9">
-        <v>916.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F138" s="6"/>
       <c r="G138" s="9">
         <f>E138*F138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="80">
       <c r="A139" s="13" t="s">
         <v>331</v>
       </c>
       <c r="B139" s="6"/>
       <c r="C139" s="16" t="s">
         <v>332</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E139" s="9">
-        <v>916.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F139" s="6"/>
       <c r="G139" s="9">
         <f>E139*F139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:7" customHeight="1" ht="80">
       <c r="A140" s="13" t="s">
         <v>334</v>
       </c>
       <c r="B140" s="6"/>
       <c r="C140" s="16" t="s">
         <v>335</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>336</v>
       </c>
       <c r="E140" s="9">
-        <v>1005.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F140" s="6"/>
       <c r="G140" s="9">
         <f>E140*F140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="80">
       <c r="A141" s="13" t="s">
         <v>337</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="16" t="s">
         <v>338</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>339</v>
       </c>
       <c r="E141" s="9">
-        <v>1005.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F141" s="6"/>
       <c r="G141" s="9">
         <f>E141*F141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:7" customHeight="1" ht="80">
       <c r="A142" s="13" t="s">
         <v>340</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="16" t="s">
         <v>341</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>342</v>
       </c>
       <c r="E142" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F142" s="6"/>
       <c r="G142" s="9">
         <f>E142*F142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80">
       <c r="A143" s="13" t="s">
         <v>343</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" s="16" t="s">
         <v>344</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>345</v>
       </c>
       <c r="E143" s="9">
-        <v>916.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F143" s="6"/>
       <c r="G143" s="9">
         <f>E143*F143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:7" customHeight="1" ht="80">
       <c r="A144" s="13" t="s">
         <v>346</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" s="16" t="s">
         <v>347</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>348</v>
       </c>
       <c r="E144" s="9">
-        <v>929.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F144" s="6"/>
       <c r="G144" s="9">
         <f>E144*F144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:7" customHeight="1" ht="80">
       <c r="A145" s="13" t="s">
         <v>349</v>
       </c>
       <c r="B145" s="6"/>
       <c r="C145" s="16" t="s">
         <v>350</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>351</v>
       </c>
       <c r="E145" s="9">
-        <v>942.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F145" s="6"/>
       <c r="G145" s="9">
         <f>E145*F145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:7" customHeight="1" ht="80">
       <c r="A146" s="13" t="s">
         <v>352</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="16" t="s">
         <v>353</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>354</v>
       </c>
       <c r="E146" s="9">
-        <v>942.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F146" s="6"/>
       <c r="G146" s="9">
         <f>E146*F146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:7" customHeight="1" ht="80">
       <c r="A147" s="13" t="s">
         <v>355</v>
       </c>
       <c r="B147" s="6"/>
       <c r="C147" s="16" t="s">
         <v>356</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>357</v>
       </c>
       <c r="E147" s="9">
-        <v>929.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F147" s="6"/>
       <c r="G147" s="9">
         <f>E147*F147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:7" customHeight="1" ht="80">
       <c r="A148" s="13" t="s">
         <v>358</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" s="16" t="s">
         <v>359</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>360</v>
       </c>
       <c r="E148" s="9">
-        <v>980.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F148" s="6"/>
       <c r="G148" s="9">
         <f>E148*F148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:7" customHeight="1" ht="80">
       <c r="A149" s="13" t="s">
         <v>361</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="16" t="s">
         <v>362</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>363</v>
       </c>
       <c r="E149" s="9">
-        <v>954.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F149" s="6"/>
       <c r="G149" s="9">
         <f>E149*F149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:7" customHeight="1" ht="80">
       <c r="A150" s="13" t="s">
         <v>364</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="16" t="s">
         <v>365</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>366</v>
       </c>
       <c r="E150" s="9">
-        <v>954.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F150" s="6"/>
       <c r="G150" s="9">
         <f>E150*F150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:7" customHeight="1" ht="80">
       <c r="A151" s="13" t="s">
         <v>367</v>
       </c>
       <c r="B151" s="6"/>
       <c r="C151" s="16" t="s">
         <v>368</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>369</v>
       </c>
       <c r="E151" s="9">
-        <v>954.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F151" s="6"/>
       <c r="G151" s="9">
         <f>E151*F151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:7" customHeight="1" ht="80">
       <c r="A152" s="13" t="s">
         <v>370</v>
       </c>
       <c r="B152" s="6"/>
       <c r="C152" s="16" t="s">
         <v>371</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>372</v>
       </c>
       <c r="E152" s="9">
-        <v>954.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F152" s="6"/>
       <c r="G152" s="9">
         <f>E152*F152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:7" customHeight="1" ht="80">
       <c r="A153" s="13" t="s">
         <v>373</v>
       </c>
       <c r="B153" s="6"/>
       <c r="C153" s="16" t="s">
         <v>374</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>375</v>
       </c>
       <c r="E153" s="9">
-        <v>980.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F153" s="6"/>
       <c r="G153" s="9">
         <f>E153*F153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="80">
       <c r="A154" s="13" t="s">
         <v>376</v>
       </c>
       <c r="B154" s="6"/>
       <c r="C154" s="16" t="s">
         <v>377</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>378</v>
       </c>
       <c r="E154" s="9">
-        <v>980.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F154" s="6"/>
       <c r="G154" s="9">
         <f>E154*F154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="80">
       <c r="A155" s="13" t="s">
         <v>379</v>
       </c>
       <c r="B155" s="6"/>
       <c r="C155" s="16" t="s">
         <v>380</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>381</v>
       </c>
       <c r="E155" s="9">
-        <v>1031.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F155" s="6"/>
       <c r="G155" s="9">
         <f>E155*F155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="80">
       <c r="A156" s="13" t="s">
         <v>382</v>
       </c>
       <c r="B156" s="6"/>
       <c r="C156" s="16" t="s">
         <v>383</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>384</v>
       </c>
       <c r="E156" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F156" s="6"/>
       <c r="G156" s="9">
         <f>E156*F156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:7" customHeight="1" ht="80">
       <c r="A157" s="13" t="s">
         <v>385</v>
       </c>
       <c r="B157" s="6"/>
       <c r="C157" s="16" t="s">
         <v>386</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>387</v>
       </c>
       <c r="E157" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F157" s="6"/>
       <c r="G157" s="9">
         <f>E157*F157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:7" customHeight="1" ht="80">
       <c r="A158" s="13" t="s">
         <v>388</v>
       </c>
       <c r="B158" s="6"/>
       <c r="C158" s="16" t="s">
         <v>389</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>390</v>
       </c>
       <c r="E158" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F158" s="6"/>
       <c r="G158" s="9">
         <f>E158*F158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:7" customHeight="1" ht="80">
       <c r="A159" s="13" t="s">
         <v>391</v>
       </c>
       <c r="B159" s="6"/>
       <c r="C159" s="16" t="s">
         <v>392</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>393</v>
       </c>
       <c r="E159" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F159" s="6"/>
       <c r="G159" s="9">
         <f>E159*F159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="80">
       <c r="A160" s="13" t="s">
         <v>394</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="16" t="s">
         <v>395</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>396</v>
       </c>
       <c r="E160" s="9">
-        <v>967.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F160" s="6"/>
       <c r="G160" s="9">
         <f>E160*F160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:7" customHeight="1" ht="80">
       <c r="A161" s="13" t="s">
         <v>397</v>
       </c>
       <c r="B161" s="6"/>
       <c r="C161" s="16" t="s">
         <v>398</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>399</v>
       </c>
       <c r="E161" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F161" s="6"/>
       <c r="G161" s="9">
         <f>E161*F161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:7" customHeight="1" ht="80">
       <c r="A162" s="13" t="s">
         <v>400</v>
       </c>
       <c r="B162" s="6"/>
       <c r="C162" s="16" t="s">
         <v>401</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>402</v>
       </c>
       <c r="E162" s="9">
-        <v>1005.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F162" s="6"/>
       <c r="G162" s="9">
         <f>E162*F162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="80">
       <c r="A163" s="13" t="s">
         <v>403</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="16" t="s">
         <v>404</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>405</v>
       </c>
       <c r="E163" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F163" s="6"/>
       <c r="G163" s="9">
         <f>E163*F163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:7" customHeight="1" ht="80">
       <c r="A164" s="13" t="s">
         <v>406</v>
       </c>
       <c r="B164" s="6"/>
       <c r="C164" s="16" t="s">
         <v>407</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>408</v>
       </c>
       <c r="E164" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F164" s="6"/>
       <c r="G164" s="9">
         <f>E164*F164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:7" customHeight="1" ht="80">
       <c r="A165" s="13" t="s">
         <v>409</v>
       </c>
       <c r="B165" s="6"/>
       <c r="C165" s="16" t="s">
         <v>410</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>411</v>
       </c>
       <c r="E165" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F165" s="6"/>
       <c r="G165" s="9">
         <f>E165*F165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:7" customHeight="1" ht="80">
       <c r="A166" s="13" t="s">
         <v>412</v>
       </c>
       <c r="B166" s="6"/>
       <c r="C166" s="16" t="s">
         <v>413</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>414</v>
       </c>
       <c r="E166" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F166" s="6"/>
       <c r="G166" s="9">
         <f>E166*F166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:7" customHeight="1" ht="80">
       <c r="A167" s="13" t="s">
         <v>415</v>
       </c>
       <c r="B167" s="6"/>
       <c r="C167" s="16" t="s">
         <v>416</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>417</v>
       </c>
       <c r="E167" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F167" s="6"/>
       <c r="G167" s="9">
         <f>E167*F167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:7" customHeight="1" ht="80">
       <c r="A168" s="13" t="s">
         <v>418</v>
       </c>
       <c r="B168" s="6"/>
       <c r="C168" s="16" t="s">
         <v>419</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>420</v>
       </c>
       <c r="E168" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F168" s="6"/>
       <c r="G168" s="9">
         <f>E168*F168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:7" customHeight="1" ht="80">
       <c r="A169" s="13" t="s">
         <v>421</v>
       </c>
       <c r="B169" s="6"/>
       <c r="C169" s="16" t="s">
         <v>422</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>423</v>
       </c>
       <c r="E169" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F169" s="6"/>
       <c r="G169" s="9">
         <f>E169*F169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80">
       <c r="A170" s="13" t="s">
         <v>424</v>
       </c>
       <c r="B170" s="6"/>
       <c r="C170" s="16" t="s">
         <v>425</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>426</v>
       </c>
       <c r="E170" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F170" s="6"/>
       <c r="G170" s="9">
         <f>E170*F170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:7" customHeight="1" ht="80">
       <c r="A171" s="13" t="s">
         <v>427</v>
       </c>
       <c r="B171" s="6"/>
       <c r="C171" s="16" t="s">
         <v>428</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>429</v>
       </c>
       <c r="E171" s="9">
-        <v>1044.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F171" s="6"/>
       <c r="G171" s="9">
         <f>E171*F171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:7" customHeight="1" ht="80">
       <c r="A172" s="13" t="s">
         <v>430</v>
       </c>
       <c r="B172" s="6"/>
       <c r="C172" s="16" t="s">
         <v>431</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>432</v>
       </c>
       <c r="E172" s="9">
-        <v>1044.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F172" s="6"/>
       <c r="G172" s="9">
         <f>E172*F172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:7" customHeight="1" ht="80">
       <c r="A173" s="13" t="s">
         <v>433</v>
       </c>
       <c r="B173" s="6"/>
       <c r="C173" s="16" t="s">
         <v>434</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>435</v>
       </c>
       <c r="E173" s="9">
-        <v>1044.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F173" s="6"/>
       <c r="G173" s="9">
         <f>E173*F173</f>
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:7" customHeight="1" ht="80">
       <c r="A174" s="13" t="s">
         <v>436</v>
       </c>
       <c r="B174" s="6"/>
       <c r="C174" s="16" t="s">
         <v>437</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>438</v>
       </c>
       <c r="E174" s="9">
-        <v>1044.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F174" s="6"/>
       <c r="G174" s="9">
         <f>E174*F174</f>
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:7" customHeight="1" ht="80">
       <c r="A175" s="13" t="s">
         <v>439</v>
       </c>
       <c r="B175" s="6"/>
       <c r="C175" s="16" t="s">
         <v>440</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>441</v>
       </c>
       <c r="E175" s="9">
-        <v>1082.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F175" s="6"/>
       <c r="G175" s="9">
         <f>E175*F175</f>
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:7" customHeight="1" ht="80">
       <c r="A176" s="13" t="s">
         <v>442</v>
       </c>
       <c r="B176" s="6"/>
       <c r="C176" s="16" t="s">
         <v>443</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>444</v>
       </c>
       <c r="E176" s="9">
-        <v>1044.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F176" s="6"/>
       <c r="G176" s="9">
         <f>E176*F176</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:7" customHeight="1" ht="80">
       <c r="A177" s="13" t="s">
         <v>445</v>
       </c>
       <c r="B177" s="6"/>
       <c r="C177" s="16" t="s">
         <v>446</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>447</v>
       </c>
       <c r="E177" s="9">
-        <v>1005.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F177" s="6"/>
       <c r="G177" s="9">
         <f>E177*F177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:7" customHeight="1" ht="80">
       <c r="A178" s="13" t="s">
         <v>448</v>
       </c>
       <c r="B178" s="6"/>
       <c r="C178" s="16" t="s">
         <v>449</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>450</v>
       </c>
       <c r="E178" s="9">
-        <v>1044.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F178" s="6"/>
       <c r="G178" s="9">
         <f>E178*F178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:7" customHeight="1" ht="80">
       <c r="A179" s="13" t="s">
         <v>451</v>
       </c>
       <c r="B179" s="6"/>
       <c r="C179" s="16" t="s">
         <v>452</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>453</v>
       </c>
       <c r="E179" s="9">
-        <v>1044.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F179" s="6"/>
       <c r="G179" s="9">
         <f>E179*F179</f>
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:7" customHeight="1" ht="80">
       <c r="A180" s="13" t="s">
         <v>454</v>
       </c>
       <c r="B180" s="6"/>
       <c r="C180" s="16" t="s">
         <v>455</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>456</v>
       </c>
       <c r="E180" s="9">
-        <v>1044.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F180" s="6"/>
       <c r="G180" s="9">
         <f>E180*F180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:7" customHeight="1" ht="80">
       <c r="A181" s="13" t="s">
         <v>457</v>
       </c>
       <c r="B181" s="6"/>
       <c r="C181" s="16" t="s">
         <v>458</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>459</v>
       </c>
       <c r="E181" s="9">
-        <v>967.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F181" s="6"/>
       <c r="G181" s="9">
         <f>E181*F181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:7" customHeight="1" ht="80">
       <c r="A182" s="13" t="s">
         <v>460</v>
       </c>
       <c r="B182" s="6"/>
       <c r="C182" s="16" t="s">
         <v>461</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>462</v>
       </c>
       <c r="E182" s="9">
-        <v>1044.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F182" s="6"/>
       <c r="G182" s="9">
         <f>E182*F182</f>
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:7" customHeight="1" ht="80">
       <c r="A183" s="13" t="s">
         <v>463</v>
       </c>
       <c r="B183" s="6"/>
       <c r="C183" s="16" t="s">
         <v>464</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>465</v>
       </c>
       <c r="E183" s="9">
-        <v>1044.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F183" s="6"/>
       <c r="G183" s="9">
         <f>E183*F183</f>
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:7" customHeight="1" ht="80">
       <c r="A184" s="13" t="s">
         <v>466</v>
       </c>
       <c r="B184" s="6"/>
       <c r="C184" s="16" t="s">
         <v>467</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>468</v>
       </c>
       <c r="E184" s="9">
-        <v>1005.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F184" s="6"/>
       <c r="G184" s="9">
         <f>E184*F184</f>
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:7" customHeight="1" ht="80">
       <c r="A185" s="13" t="s">
         <v>469</v>
       </c>
       <c r="B185" s="6"/>
       <c r="C185" s="16" t="s">
         <v>470</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>471</v>
       </c>
       <c r="E185" s="9">
-        <v>980.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F185" s="6"/>
       <c r="G185" s="9">
         <f>E185*F185</f>
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:7" customHeight="1" ht="80">
       <c r="A186" s="13" t="s">
         <v>472</v>
       </c>
       <c r="B186" s="6"/>
       <c r="C186" s="16" t="s">
         <v>473</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>474</v>
       </c>
       <c r="E186" s="9">
-        <v>980.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F186" s="6"/>
       <c r="G186" s="9">
         <f>E186*F186</f>
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:7" customHeight="1" ht="80">
       <c r="A187" s="13" t="s">
         <v>475</v>
       </c>
       <c r="B187" s="6"/>
       <c r="C187" s="16" t="s">
         <v>476</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>477</v>
       </c>
       <c r="E187" s="9">
-        <v>1031.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F187" s="6"/>
       <c r="G187" s="9">
         <f>E187*F187</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:7" customHeight="1" ht="80">
       <c r="A188" s="13" t="s">
         <v>478</v>
       </c>
       <c r="B188" s="6"/>
       <c r="C188" s="16" t="s">
         <v>479</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>480</v>
       </c>
       <c r="E188" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F188" s="6"/>
       <c r="G188" s="9">
         <f>E188*F188</f>
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:7" customHeight="1" ht="80">
       <c r="A189" s="13" t="s">
         <v>481</v>
       </c>
       <c r="B189" s="6"/>
       <c r="C189" s="16" t="s">
         <v>482</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>483</v>
       </c>
       <c r="E189" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F189" s="6"/>
       <c r="G189" s="9">
         <f>E189*F189</f>
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:7" customHeight="1" ht="80">
       <c r="A190" s="13" t="s">
         <v>484</v>
       </c>
       <c r="B190" s="6"/>
       <c r="C190" s="16" t="s">
         <v>485</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>486</v>
       </c>
       <c r="E190" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F190" s="6"/>
       <c r="G190" s="9">
         <f>E190*F190</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:7" customHeight="1" ht="80">
       <c r="A191" s="13" t="s">
         <v>487</v>
       </c>
       <c r="B191" s="6"/>
       <c r="C191" s="16" t="s">
         <v>488</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>489</v>
       </c>
       <c r="E191" s="9">
-        <v>980.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F191" s="6"/>
       <c r="G191" s="9">
         <f>E191*F191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:7" customHeight="1" ht="80">
       <c r="A192" s="13" t="s">
         <v>490</v>
       </c>
       <c r="B192" s="6"/>
       <c r="C192" s="16" t="s">
         <v>491</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>492</v>
       </c>
       <c r="E192" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F192" s="6"/>
       <c r="G192" s="9">
         <f>E192*F192</f>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:7" customHeight="1" ht="80">
       <c r="A193" s="13" t="s">
         <v>493</v>
       </c>
       <c r="B193" s="6"/>
       <c r="C193" s="16" t="s">
         <v>494</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>495</v>
       </c>
       <c r="E193" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F193" s="6"/>
       <c r="G193" s="9">
         <f>E193*F193</f>
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:7" customHeight="1" ht="80">
       <c r="A194" s="13" t="s">
         <v>496</v>
       </c>
       <c r="B194" s="6"/>
       <c r="C194" s="16" t="s">
         <v>497</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>498</v>
       </c>
       <c r="E194" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F194" s="6"/>
       <c r="G194" s="9">
         <f>E194*F194</f>
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:7" customHeight="1" ht="80">
       <c r="A195" s="13" t="s">
         <v>499</v>
       </c>
       <c r="B195" s="6"/>
       <c r="C195" s="16" t="s">
         <v>500</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>501</v>
       </c>
       <c r="E195" s="9">
-        <v>980.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F195" s="6"/>
       <c r="G195" s="9">
         <f>E195*F195</f>
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:7" customHeight="1" ht="80">
       <c r="A196" s="13" t="s">
         <v>502</v>
       </c>
       <c r="B196" s="6"/>
       <c r="C196" s="16" t="s">
         <v>503</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>504</v>
       </c>
       <c r="E196" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F196" s="6"/>
       <c r="G196" s="9">
         <f>E196*F196</f>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:7" customHeight="1" ht="80">
       <c r="A197" s="13" t="s">
         <v>505</v>
       </c>
       <c r="B197" s="6"/>
       <c r="C197" s="16" t="s">
         <v>506</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>507</v>
       </c>
       <c r="E197" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F197" s="6"/>
       <c r="G197" s="9">
         <f>E197*F197</f>
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:7" customHeight="1" ht="80">
       <c r="A198" s="13" t="s">
         <v>508</v>
       </c>
       <c r="B198" s="6"/>
       <c r="C198" s="16" t="s">
         <v>509</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>510</v>
       </c>
       <c r="E198" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F198" s="6"/>
       <c r="G198" s="9">
         <f>E198*F198</f>
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:7" customHeight="1" ht="80">
       <c r="A199" s="13" t="s">
         <v>511</v>
       </c>
       <c r="B199" s="6"/>
       <c r="C199" s="16" t="s">
         <v>512</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>513</v>
       </c>
       <c r="E199" s="9">
-        <v>1018.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F199" s="6"/>
       <c r="G199" s="9">
         <f>E199*F199</f>
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:7" customHeight="1" ht="80">
       <c r="A200" s="13" t="s">
         <v>514</v>
       </c>
       <c r="B200" s="6"/>
       <c r="C200" s="16" t="s">
         <v>515</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>516</v>
       </c>
       <c r="E200" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F200" s="6"/>
       <c r="G200" s="9">
         <f>E200*F200</f>
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:7" customHeight="1" ht="80">
       <c r="A201" s="13" t="s">
         <v>517</v>
       </c>
       <c r="B201" s="6"/>
       <c r="C201" s="16" t="s">
         <v>518</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>519</v>
       </c>
       <c r="E201" s="9">
-        <v>1133.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F201" s="6"/>
       <c r="G201" s="9">
         <f>E201*F201</f>
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:7" customHeight="1" ht="80">
       <c r="A202" s="13" t="s">
         <v>520</v>
       </c>
       <c r="B202" s="6"/>
       <c r="C202" s="16" t="s">
         <v>521</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>522</v>
       </c>
       <c r="E202" s="9">
-        <v>980.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F202" s="6"/>
       <c r="G202" s="9">
         <f>E202*F202</f>
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:7" customHeight="1" ht="80">
       <c r="A203" s="13" t="s">
         <v>523</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="16" t="s">
         <v>524</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>525</v>
       </c>
       <c r="E203" s="9">
-        <v>1005.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F203" s="6"/>
       <c r="G203" s="9">
         <f>E203*F203</f>
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:7" customHeight="1" ht="80">
       <c r="A204" s="13" t="s">
         <v>526</v>
       </c>
       <c r="B204" s="6"/>
       <c r="C204" s="16" t="s">
         <v>527</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>528</v>
       </c>
       <c r="E204" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F204" s="6"/>
       <c r="G204" s="9">
         <f>E204*F204</f>
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:7" customHeight="1" ht="80">
       <c r="A205" s="13" t="s">
         <v>529</v>
       </c>
       <c r="B205" s="6"/>
       <c r="C205" s="16" t="s">
         <v>530</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>531</v>
       </c>
       <c r="E205" s="9">
-        <v>980.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F205" s="6"/>
       <c r="G205" s="9">
         <f>E205*F205</f>
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:7" customHeight="1" ht="80">
       <c r="A206" s="13" t="s">
         <v>532</v>
       </c>
       <c r="B206" s="6"/>
       <c r="C206" s="16" t="s">
         <v>533</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>534</v>
       </c>
       <c r="E206" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F206" s="6"/>
       <c r="G206" s="9">
         <f>E206*F206</f>
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:7" customHeight="1" ht="80">
       <c r="A207" s="13" t="s">
         <v>535</v>
       </c>
       <c r="B207" s="6"/>
       <c r="C207" s="16" t="s">
         <v>536</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>537</v>
       </c>
       <c r="E207" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F207" s="6"/>
       <c r="G207" s="9">
         <f>E207*F207</f>
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:7" customHeight="1" ht="80">
       <c r="A208" s="13" t="s">
         <v>538</v>
       </c>
       <c r="B208" s="6"/>
       <c r="C208" s="16" t="s">
         <v>539</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>540</v>
       </c>
       <c r="E208" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F208" s="6"/>
       <c r="G208" s="9">
         <f>E208*F208</f>
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:7" customHeight="1" ht="80">
       <c r="A209" s="13" t="s">
         <v>541</v>
       </c>
       <c r="B209" s="6"/>
       <c r="C209" s="16" t="s">
         <v>542</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>543</v>
       </c>
       <c r="E209" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F209" s="6"/>
       <c r="G209" s="9">
         <f>E209*F209</f>
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:7" customHeight="1" ht="80">
       <c r="A210" s="13" t="s">
         <v>544</v>
       </c>
       <c r="B210" s="6"/>
       <c r="C210" s="16" t="s">
         <v>545</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>546</v>
       </c>
       <c r="E210" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F210" s="6"/>
       <c r="G210" s="9">
         <f>E210*F210</f>
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:7" customHeight="1" ht="80">
       <c r="A211" s="13" t="s">
         <v>547</v>
       </c>
       <c r="B211" s="6"/>
       <c r="C211" s="16" t="s">
         <v>548</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>549</v>
       </c>
       <c r="E211" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F211" s="6"/>
       <c r="G211" s="9">
         <f>E211*F211</f>
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:7" customHeight="1" ht="80">
       <c r="A212" s="13" t="s">
         <v>550</v>
       </c>
       <c r="B212" s="6"/>
       <c r="C212" s="16" t="s">
         <v>551</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>552</v>
       </c>
       <c r="E212" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F212" s="6"/>
       <c r="G212" s="9">
         <f>E212*F212</f>
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:7" customHeight="1" ht="80">
       <c r="A213" s="13" t="s">
         <v>553</v>
       </c>
       <c r="B213" s="6"/>
       <c r="C213" s="16" t="s">
         <v>554</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>555</v>
       </c>
       <c r="E213" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F213" s="6"/>
       <c r="G213" s="9">
         <f>E213*F213</f>
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:7" customHeight="1" ht="80">
       <c r="A214" s="13" t="s">
         <v>556</v>
       </c>
       <c r="B214" s="6"/>
       <c r="C214" s="16" t="s">
         <v>557</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>558</v>
       </c>
       <c r="E214" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F214" s="6"/>
       <c r="G214" s="9">
         <f>E214*F214</f>
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:7" customHeight="1" ht="80">
       <c r="A215" s="13" t="s">
         <v>559</v>
       </c>
       <c r="B215" s="6"/>
       <c r="C215" s="16" t="s">
         <v>560</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>561</v>
       </c>
       <c r="E215" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F215" s="6"/>
       <c r="G215" s="9">
         <f>E215*F215</f>
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:7" customHeight="1" ht="80">
       <c r="A216" s="13" t="s">
         <v>562</v>
       </c>
       <c r="B216" s="6"/>
       <c r="C216" s="16" t="s">
         <v>563</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>564</v>
       </c>
       <c r="E216" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F216" s="6"/>
       <c r="G216" s="9">
         <f>E216*F216</f>
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:7" customHeight="1" ht="80">
       <c r="A217" s="13" t="s">
         <v>565</v>
       </c>
       <c r="B217" s="6"/>
       <c r="C217" s="16" t="s">
         <v>566</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>567</v>
       </c>
       <c r="E217" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F217" s="6"/>
       <c r="G217" s="9">
         <f>E217*F217</f>
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:7" customHeight="1" ht="80">
       <c r="A218" s="13" t="s">
         <v>568</v>
       </c>
       <c r="B218" s="6"/>
       <c r="C218" s="16" t="s">
         <v>569</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>570</v>
       </c>
       <c r="E218" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F218" s="6"/>
       <c r="G218" s="9">
         <f>E218*F218</f>
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:7" customHeight="1" ht="80">
       <c r="A219" s="13" t="s">
         <v>571</v>
       </c>
       <c r="B219" s="6"/>
       <c r="C219" s="16" t="s">
         <v>572</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>573</v>
       </c>
       <c r="E219" s="9">
-        <v>993.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F219" s="6"/>
       <c r="G219" s="9">
         <f>E219*F219</f>
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:7" customHeight="1" ht="80">
       <c r="A220" s="13" t="s">
         <v>574</v>
       </c>
       <c r="B220" s="6"/>
       <c r="C220" s="16" t="s">
         <v>575</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>576</v>
       </c>
       <c r="E220" s="9">
-        <v>954.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F220" s="6"/>
       <c r="G220" s="9">
         <f>E220*F220</f>
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:7" customHeight="1" ht="80">
       <c r="A221" s="13" t="s">
         <v>577</v>
       </c>
       <c r="B221" s="6"/>
       <c r="C221" s="16" t="s">
         <v>578</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>579</v>
       </c>
       <c r="E221" s="9">
-        <v>916.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F221" s="6"/>
       <c r="G221" s="9">
         <f>E221*F221</f>
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:7" customHeight="1" ht="80">
       <c r="A222" s="13" t="s">
         <v>580</v>
       </c>
       <c r="B222" s="6"/>
       <c r="C222" s="16" t="s">
         <v>581</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>582</v>
       </c>
       <c r="E222" s="9">
-        <v>980.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F222" s="6"/>
       <c r="G222" s="9">
         <f>E222*F222</f>
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:7" customHeight="1" ht="80">
       <c r="A223" s="13" t="s">
         <v>583</v>
       </c>
       <c r="B223" s="6"/>
       <c r="C223" s="16" t="s">
         <v>584</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>585</v>
       </c>
       <c r="E223" s="9">
-        <v>1005.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F223" s="6"/>
       <c r="G223" s="9">
         <f>E223*F223</f>
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:7" customHeight="1" ht="80">
       <c r="A224" s="13" t="s">
         <v>586</v>
       </c>
       <c r="B224" s="6"/>
       <c r="C224" s="16" t="s">
         <v>587</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>588</v>
       </c>
       <c r="E224" s="9">
-        <v>1005.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F224" s="6"/>
       <c r="G224" s="9">
         <f>E224*F224</f>
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:7" customHeight="1" ht="80">
       <c r="A225" s="13" t="s">
         <v>589</v>
       </c>
       <c r="B225" s="6"/>
       <c r="C225" s="16" t="s">
         <v>590</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>591</v>
       </c>
       <c r="E225" s="9">
-        <v>520.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F225" s="6"/>
       <c r="G225" s="9">
         <f>E225*F225</f>
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:7" customHeight="1" ht="80">
       <c r="A226" s="13" t="s">
         <v>592</v>
       </c>
       <c r="B226" s="6"/>
       <c r="C226" s="16" t="s">
         <v>593</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>594</v>
       </c>
       <c r="E226" s="9">
-        <v>520.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F226" s="6"/>
       <c r="G226" s="9">
         <f>E226*F226</f>
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:7" customHeight="1" ht="80">
       <c r="A227" s="13" t="s">
         <v>595</v>
       </c>
       <c r="B227" s="6"/>
       <c r="C227" s="16" t="s">
         <v>596</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>597</v>
       </c>
       <c r="E227" s="9">
-        <v>520.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F227" s="6"/>
       <c r="G227" s="9">
         <f>E227*F227</f>
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:7" customHeight="1" ht="80">
       <c r="A228" s="13" t="s">
         <v>598</v>
       </c>
       <c r="B228" s="6"/>
       <c r="C228" s="16" t="s">
         <v>599</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>600</v>
       </c>
       <c r="E228" s="9">
         <v>520.0</v>
       </c>
       <c r="F228" s="6"/>
       <c r="G228" s="9">
         <f>E228*F228</f>
         <v>0</v>
@@ -21268,91 +21385,91 @@
       </c>
       <c r="D283" s="6" t="s">
         <v>765</v>
       </c>
       <c r="E283" s="9">
         <v>520.0</v>
       </c>
       <c r="F283" s="6"/>
       <c r="G283" s="9">
         <f>E283*F283</f>
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:7" customHeight="1" ht="80">
       <c r="A284" s="13" t="s">
         <v>766</v>
       </c>
       <c r="B284" s="6"/>
       <c r="C284" s="16" t="s">
         <v>767</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>768</v>
       </c>
       <c r="E284" s="9">
-        <v>490.0</v>
+        <v>520.0</v>
       </c>
       <c r="F284" s="6"/>
       <c r="G284" s="9">
         <f>E284*F284</f>
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:7" customHeight="1" ht="80">
       <c r="A285" s="13" t="s">
         <v>769</v>
       </c>
       <c r="B285" s="6"/>
       <c r="C285" s="16" t="s">
         <v>770</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>771</v>
       </c>
       <c r="E285" s="9">
-        <v>490.0</v>
+        <v>520.0</v>
       </c>
       <c r="F285" s="6"/>
       <c r="G285" s="9">
         <f>E285*F285</f>
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:7" customHeight="1" ht="80">
       <c r="A286" s="13" t="s">
         <v>772</v>
       </c>
       <c r="B286" s="6"/>
       <c r="C286" s="16" t="s">
         <v>773</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>774</v>
       </c>
       <c r="E286" s="9">
-        <v>490.0</v>
+        <v>520.0</v>
       </c>
       <c r="F286" s="6"/>
       <c r="G286" s="9">
         <f>E286*F286</f>
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:7" customHeight="1" ht="80">
       <c r="A287" s="13" t="s">
         <v>775</v>
       </c>
       <c r="B287" s="6"/>
       <c r="C287" s="16" t="s">
         <v>776</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>777</v>
       </c>
       <c r="E287" s="9">
         <v>490.0</v>
       </c>
       <c r="F287" s="6"/>
       <c r="G287" s="9">
         <f>E287*F287</f>
         <v>0</v>
@@ -21828,619 +21945,619 @@
       </c>
       <c r="D311" s="6" t="s">
         <v>849</v>
       </c>
       <c r="E311" s="9">
         <v>490.0</v>
       </c>
       <c r="F311" s="6"/>
       <c r="G311" s="9">
         <f>E311*F311</f>
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:7" customHeight="1" ht="80">
       <c r="A312" s="13" t="s">
         <v>850</v>
       </c>
       <c r="B312" s="6"/>
       <c r="C312" s="16" t="s">
         <v>851</v>
       </c>
       <c r="D312" s="6" t="s">
         <v>852</v>
       </c>
       <c r="E312" s="9">
-        <v>790.0</v>
+        <v>490.0</v>
       </c>
       <c r="F312" s="6"/>
       <c r="G312" s="9">
         <f>E312*F312</f>
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:7" customHeight="1" ht="80">
       <c r="A313" s="13" t="s">
         <v>853</v>
       </c>
       <c r="B313" s="6"/>
       <c r="C313" s="16" t="s">
         <v>854</v>
       </c>
       <c r="D313" s="6" t="s">
         <v>855</v>
       </c>
       <c r="E313" s="9">
-        <v>790.0</v>
+        <v>490.0</v>
       </c>
       <c r="F313" s="6"/>
       <c r="G313" s="9">
         <f>E313*F313</f>
         <v>0</v>
       </c>
     </row>
-    <row r="314" spans="1:7">
-      <c r="A314" s="11" t="s">
+    <row r="314" spans="1:7" customHeight="1" ht="80">
+      <c r="A314" s="13" t="s">
         <v>856</v>
       </c>
-      <c r="C314" s="14"/>
-[...4 lines deleted...]
-      <c r="A315" s="2" t="s">
+      <c r="B314" s="6"/>
+      <c r="C314" s="16" t="s">
+        <v>857</v>
+      </c>
+      <c r="D314" s="6" t="s">
+        <v>858</v>
+      </c>
+      <c r="E314" s="9">
+        <v>490.0</v>
+      </c>
+      <c r="F314" s="6"/>
+      <c r="G314" s="9">
+        <f>E314*F314</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7" customHeight="1" ht="80">
+      <c r="A315" s="13" t="s">
+        <v>859</v>
+      </c>
+      <c r="B315" s="6"/>
+      <c r="C315" s="16" t="s">
+        <v>860</v>
+      </c>
+      <c r="D315" s="6" t="s">
+        <v>861</v>
+      </c>
+      <c r="E315" s="9">
+        <v>900.0</v>
+      </c>
+      <c r="F315" s="6"/>
+      <c r="G315" s="9">
+        <f>E315*F315</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="316" spans="1:7" customHeight="1" ht="80">
+      <c r="A316" s="13" t="s">
+        <v>862</v>
+      </c>
+      <c r="B316" s="6"/>
+      <c r="C316" s="16" t="s">
+        <v>863</v>
+      </c>
+      <c r="D316" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="E316" s="9">
+        <v>900.0</v>
+      </c>
+      <c r="F316" s="6"/>
+      <c r="G316" s="9">
+        <f>E316*F316</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7">
+      <c r="A317" s="11" t="s">
+        <v>865</v>
+      </c>
+      <c r="C317" s="14"/>
+      <c r="E317" s="7"/>
+      <c r="G317" s="7"/>
+    </row>
+    <row r="318" spans="1:7">
+      <c r="A318" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B315" s="3" t="s">
+      <c r="B318" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C315" s="15" t="s">
+      <c r="C318" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D315" s="4" t="s">
+      <c r="D318" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E315" s="10" t="s">
+      <c r="E318" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F315" s="4" t="s">
+      <c r="F318" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G315" s="8" t="s">
+      <c r="G318" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="316" spans="1:7">
-[...44 lines deleted...]
-    </row>
     <row r="319" spans="1:7">
-      <c r="A319" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A319" s="12"/>
       <c r="C319" s="14"/>
       <c r="E319" s="7"/>
       <c r="G319" s="7"/>
     </row>
-    <row r="320" spans="1:7">
-      <c r="A320" s="2" t="s">
+    <row r="320" spans="1:7" customHeight="1" ht="80">
+      <c r="A320" s="13" t="s">
+        <v>866</v>
+      </c>
+      <c r="B320" s="6"/>
+      <c r="C320" s="16" t="s">
+        <v>867</v>
+      </c>
+      <c r="D320" s="6" t="s">
+        <v>868</v>
+      </c>
+      <c r="E320" s="9">
+        <v>742.0</v>
+      </c>
+      <c r="F320" s="6"/>
+      <c r="G320" s="9">
+        <f>E320*F320</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7" customHeight="1" ht="80">
+      <c r="A321" s="13" t="s">
+        <v>869</v>
+      </c>
+      <c r="B321" s="6"/>
+      <c r="C321" s="16" t="s">
+        <v>870</v>
+      </c>
+      <c r="D321" s="6" t="s">
+        <v>871</v>
+      </c>
+      <c r="E321" s="9">
+        <v>424.0</v>
+      </c>
+      <c r="F321" s="6"/>
+      <c r="G321" s="9">
+        <f>E321*F321</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7">
+      <c r="A322" s="11" t="s">
+        <v>872</v>
+      </c>
+      <c r="C322" s="14"/>
+      <c r="E322" s="7"/>
+      <c r="G322" s="7"/>
+    </row>
+    <row r="323" spans="1:7">
+      <c r="A323" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B320" s="3" t="s">
+      <c r="B323" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C320" s="15" t="s">
+      <c r="C323" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D320" s="4" t="s">
+      <c r="D323" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E320" s="10" t="s">
+      <c r="E323" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F320" s="4" t="s">
+      <c r="F323" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G320" s="8" t="s">
+      <c r="G323" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="321" spans="1:7">
-[...63 lines deleted...]
-      </c>
+    <row r="324" spans="1:7">
+      <c r="A324" s="12"/>
+      <c r="C324" s="14"/>
+      <c r="E324" s="7"/>
+      <c r="G324" s="7"/>
     </row>
     <row r="325" spans="1:7" customHeight="1" ht="80">
       <c r="A325" s="13" t="s">
         <v>873</v>
       </c>
       <c r="B325" s="6"/>
       <c r="C325" s="16" t="s">
         <v>874</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>875</v>
       </c>
       <c r="E325" s="9">
-        <v>750.0</v>
+        <v>409.0</v>
       </c>
       <c r="F325" s="6"/>
       <c r="G325" s="9">
         <f>E325*F325</f>
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:7" customHeight="1" ht="80">
       <c r="A326" s="13" t="s">
         <v>876</v>
       </c>
       <c r="B326" s="6"/>
       <c r="C326" s="16" t="s">
         <v>877</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>878</v>
       </c>
       <c r="E326" s="9">
-        <v>740.0</v>
+        <v>790.0</v>
       </c>
       <c r="F326" s="6"/>
       <c r="G326" s="9">
         <f>E326*F326</f>
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:7" customHeight="1" ht="80">
       <c r="A327" s="13" t="s">
         <v>879</v>
       </c>
       <c r="B327" s="6"/>
       <c r="C327" s="16" t="s">
         <v>880</v>
       </c>
       <c r="D327" s="6" t="s">
         <v>881</v>
       </c>
       <c r="E327" s="9">
-        <v>838.0</v>
+        <v>630.0</v>
       </c>
       <c r="F327" s="6"/>
       <c r="G327" s="9">
         <f>E327*F327</f>
         <v>0</v>
       </c>
     </row>
-    <row r="328" spans="1:7">
-      <c r="A328" s="11" t="s">
+    <row r="328" spans="1:7" customHeight="1" ht="80">
+      <c r="A328" s="13" t="s">
         <v>882</v>
       </c>
-      <c r="C328" s="14"/>
-[...4 lines deleted...]
-      <c r="A329" s="2" t="s">
+      <c r="B328" s="6"/>
+      <c r="C328" s="16" t="s">
+        <v>883</v>
+      </c>
+      <c r="D328" s="6" t="s">
+        <v>884</v>
+      </c>
+      <c r="E328" s="9">
+        <v>750.0</v>
+      </c>
+      <c r="F328" s="6"/>
+      <c r="G328" s="9">
+        <f>E328*F328</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7" customHeight="1" ht="80">
+      <c r="A329" s="13" t="s">
+        <v>885</v>
+      </c>
+      <c r="B329" s="6"/>
+      <c r="C329" s="16" t="s">
+        <v>886</v>
+      </c>
+      <c r="D329" s="6" t="s">
+        <v>887</v>
+      </c>
+      <c r="E329" s="9">
+        <v>740.0</v>
+      </c>
+      <c r="F329" s="6"/>
+      <c r="G329" s="9">
+        <f>E329*F329</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7" customHeight="1" ht="80">
+      <c r="A330" s="13" t="s">
+        <v>888</v>
+      </c>
+      <c r="B330" s="6"/>
+      <c r="C330" s="16" t="s">
+        <v>889</v>
+      </c>
+      <c r="D330" s="6" t="s">
+        <v>890</v>
+      </c>
+      <c r="E330" s="9">
+        <v>838.0</v>
+      </c>
+      <c r="F330" s="6"/>
+      <c r="G330" s="9">
+        <f>E330*F330</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7">
+      <c r="A331" s="11" t="s">
+        <v>891</v>
+      </c>
+      <c r="C331" s="14"/>
+      <c r="E331" s="7"/>
+      <c r="G331" s="7"/>
+    </row>
+    <row r="332" spans="1:7">
+      <c r="A332" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B329" s="3" t="s">
+      <c r="B332" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C329" s="15" t="s">
+      <c r="C332" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D329" s="4" t="s">
+      <c r="D332" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E329" s="10" t="s">
+      <c r="E332" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F329" s="4" t="s">
+      <c r="F332" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G329" s="8" t="s">
+      <c r="G332" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="330" spans="1:7">
-[...63 lines deleted...]
-      </c>
+    <row r="333" spans="1:7">
+      <c r="A333" s="12"/>
+      <c r="C333" s="14"/>
+      <c r="E333" s="7"/>
+      <c r="G333" s="7"/>
     </row>
     <row r="334" spans="1:7" customHeight="1" ht="80">
       <c r="A334" s="13" t="s">
         <v>892</v>
       </c>
       <c r="B334" s="6"/>
       <c r="C334" s="16" t="s">
         <v>893</v>
       </c>
       <c r="D334" s="6" t="s">
         <v>894</v>
       </c>
       <c r="E334" s="9">
-        <v>371.0</v>
+        <v>3604.0</v>
       </c>
       <c r="F334" s="6"/>
       <c r="G334" s="9">
         <f>E334*F334</f>
         <v>0</v>
       </c>
     </row>
-    <row r="335" spans="1:7">
-      <c r="A335" s="11" t="s">
+    <row r="335" spans="1:7" customHeight="1" ht="80">
+      <c r="A335" s="13" t="s">
         <v>895</v>
       </c>
-      <c r="C335" s="14"/>
-[...4 lines deleted...]
-      <c r="A336" s="2" t="s">
+      <c r="B335" s="6"/>
+      <c r="C335" s="16" t="s">
+        <v>896</v>
+      </c>
+      <c r="D335" s="6" t="s">
+        <v>897</v>
+      </c>
+      <c r="E335" s="9">
+        <v>96.0</v>
+      </c>
+      <c r="F335" s="6"/>
+      <c r="G335" s="9">
+        <f>E335*F335</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7" customHeight="1" ht="80">
+      <c r="A336" s="13" t="s">
+        <v>898</v>
+      </c>
+      <c r="B336" s="6"/>
+      <c r="C336" s="16" t="s">
+        <v>899</v>
+      </c>
+      <c r="D336" s="6" t="s">
+        <v>900</v>
+      </c>
+      <c r="E336" s="9">
+        <v>1.0</v>
+      </c>
+      <c r="F336" s="6"/>
+      <c r="G336" s="9">
+        <f>E336*F336</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7" customHeight="1" ht="80">
+      <c r="A337" s="13" t="s">
+        <v>901</v>
+      </c>
+      <c r="B337" s="6"/>
+      <c r="C337" s="16" t="s">
+        <v>902</v>
+      </c>
+      <c r="D337" s="6" t="s">
+        <v>903</v>
+      </c>
+      <c r="E337" s="9">
+        <v>371.0</v>
+      </c>
+      <c r="F337" s="6"/>
+      <c r="G337" s="9">
+        <f>E337*F337</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7">
+      <c r="A338" s="11" t="s">
+        <v>904</v>
+      </c>
+      <c r="C338" s="14"/>
+      <c r="E338" s="7"/>
+      <c r="G338" s="7"/>
+    </row>
+    <row r="339" spans="1:7">
+      <c r="A339" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B336" s="3" t="s">
+      <c r="B339" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C336" s="15" t="s">
+      <c r="C339" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D336" s="4" t="s">
+      <c r="D339" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E336" s="10" t="s">
+      <c r="E339" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F336" s="4" t="s">
+      <c r="F339" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G336" s="8" t="s">
+      <c r="G339" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="337" spans="1:7">
-[...63 lines deleted...]
-      </c>
+    <row r="340" spans="1:7">
+      <c r="A340" s="12"/>
+      <c r="C340" s="14"/>
+      <c r="E340" s="7"/>
+      <c r="G340" s="7"/>
     </row>
     <row r="341" spans="1:7" customHeight="1" ht="80">
       <c r="A341" s="13" t="s">
         <v>905</v>
       </c>
       <c r="B341" s="6"/>
       <c r="C341" s="16" t="s">
         <v>906</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>907</v>
       </c>
       <c r="E341" s="9">
-        <v>181.0</v>
+        <v>191.0</v>
       </c>
       <c r="F341" s="6"/>
       <c r="G341" s="9">
         <f>E341*F341</f>
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:7" customHeight="1" ht="80">
       <c r="A342" s="13" t="s">
         <v>908</v>
       </c>
       <c r="B342" s="6"/>
       <c r="C342" s="16" t="s">
         <v>909</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>910</v>
       </c>
       <c r="E342" s="9">
-        <v>424.0</v>
+        <v>181.0</v>
       </c>
       <c r="F342" s="6"/>
       <c r="G342" s="9">
         <f>E342*F342</f>
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:7" customHeight="1" ht="80">
       <c r="A343" s="13" t="s">
         <v>911</v>
       </c>
       <c r="B343" s="6"/>
       <c r="C343" s="16" t="s">
         <v>912</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>913</v>
       </c>
       <c r="E343" s="9">
-        <v>191.0</v>
+        <v>181.0</v>
       </c>
       <c r="F343" s="6"/>
       <c r="G343" s="9">
         <f>E343*F343</f>
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:7" customHeight="1" ht="80">
       <c r="A344" s="13" t="s">
         <v>914</v>
       </c>
       <c r="B344" s="6"/>
       <c r="C344" s="16" t="s">
         <v>915</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>916</v>
       </c>
       <c r="E344" s="9">
-        <v>191.0</v>
+        <v>181.0</v>
       </c>
       <c r="F344" s="6"/>
       <c r="G344" s="9">
         <f>E344*F344</f>
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:7" customHeight="1" ht="80">
       <c r="A345" s="13" t="s">
         <v>917</v>
       </c>
       <c r="B345" s="6"/>
       <c r="C345" s="16" t="s">
         <v>918</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>919</v>
       </c>
       <c r="E345" s="9">
-        <v>181.0</v>
+        <v>424.0</v>
       </c>
       <c r="F345" s="6"/>
       <c r="G345" s="9">
         <f>E345*F345</f>
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:7" customHeight="1" ht="80">
       <c r="A346" s="13" t="s">
         <v>920</v>
       </c>
       <c r="B346" s="6"/>
       <c r="C346" s="16" t="s">
         <v>921</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>922</v>
       </c>
       <c r="E346" s="9">
         <v>191.0</v>
       </c>
       <c r="F346" s="6"/>
       <c r="G346" s="9">
         <f>E346*F346</f>
         <v>0</v>
@@ -22456,836 +22573,836 @@
       </c>
       <c r="D347" s="6" t="s">
         <v>925</v>
       </c>
       <c r="E347" s="9">
         <v>191.0</v>
       </c>
       <c r="F347" s="6"/>
       <c r="G347" s="9">
         <f>E347*F347</f>
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:7" customHeight="1" ht="80">
       <c r="A348" s="13" t="s">
         <v>926</v>
       </c>
       <c r="B348" s="6"/>
       <c r="C348" s="16" t="s">
         <v>927</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>928</v>
       </c>
       <c r="E348" s="9">
-        <v>424.0</v>
+        <v>181.0</v>
       </c>
       <c r="F348" s="6"/>
       <c r="G348" s="9">
         <f>E348*F348</f>
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:7" customHeight="1" ht="80">
       <c r="A349" s="13" t="s">
         <v>929</v>
       </c>
       <c r="B349" s="6"/>
       <c r="C349" s="16" t="s">
         <v>930</v>
       </c>
       <c r="D349" s="6" t="s">
         <v>931</v>
       </c>
       <c r="E349" s="9">
-        <v>2253.0</v>
+        <v>191.0</v>
       </c>
       <c r="F349" s="6"/>
       <c r="G349" s="9">
         <f>E349*F349</f>
         <v>0</v>
       </c>
     </row>
-    <row r="350" spans="1:7">
-      <c r="A350" s="11" t="s">
+    <row r="350" spans="1:7" customHeight="1" ht="80">
+      <c r="A350" s="13" t="s">
         <v>932</v>
       </c>
-      <c r="C350" s="14"/>
-[...4 lines deleted...]
-      <c r="A351" s="2" t="s">
+      <c r="B350" s="6"/>
+      <c r="C350" s="16" t="s">
+        <v>933</v>
+      </c>
+      <c r="D350" s="6" t="s">
+        <v>934</v>
+      </c>
+      <c r="E350" s="9">
+        <v>191.0</v>
+      </c>
+      <c r="F350" s="6"/>
+      <c r="G350" s="9">
+        <f>E350*F350</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="351" spans="1:7" customHeight="1" ht="80">
+      <c r="A351" s="13" t="s">
+        <v>935</v>
+      </c>
+      <c r="B351" s="6"/>
+      <c r="C351" s="16" t="s">
+        <v>936</v>
+      </c>
+      <c r="D351" s="6" t="s">
+        <v>937</v>
+      </c>
+      <c r="E351" s="9">
+        <v>424.0</v>
+      </c>
+      <c r="F351" s="6"/>
+      <c r="G351" s="9">
+        <f>E351*F351</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7" customHeight="1" ht="80">
+      <c r="A352" s="13" t="s">
+        <v>938</v>
+      </c>
+      <c r="B352" s="6"/>
+      <c r="C352" s="16" t="s">
+        <v>939</v>
+      </c>
+      <c r="D352" s="6" t="s">
+        <v>940</v>
+      </c>
+      <c r="E352" s="9">
+        <v>2253.0</v>
+      </c>
+      <c r="F352" s="6"/>
+      <c r="G352" s="9">
+        <f>E352*F352</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7">
+      <c r="A353" s="11" t="s">
+        <v>941</v>
+      </c>
+      <c r="C353" s="14"/>
+      <c r="E353" s="7"/>
+      <c r="G353" s="7"/>
+    </row>
+    <row r="354" spans="1:7">
+      <c r="A354" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B351" s="3" t="s">
+      <c r="B354" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C351" s="15" t="s">
+      <c r="C354" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D351" s="4" t="s">
+      <c r="D354" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E351" s="10" t="s">
+      <c r="E354" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F351" s="4" t="s">
+      <c r="F354" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G351" s="8" t="s">
+      <c r="G354" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="352" spans="1:7">
-[...63 lines deleted...]
-      </c>
+    <row r="355" spans="1:7">
+      <c r="A355" s="12"/>
+      <c r="C355" s="14"/>
+      <c r="E355" s="7"/>
+      <c r="G355" s="7"/>
     </row>
     <row r="356" spans="1:7" customHeight="1" ht="80">
       <c r="A356" s="13" t="s">
         <v>942</v>
       </c>
       <c r="B356" s="6"/>
       <c r="C356" s="16" t="s">
         <v>943</v>
       </c>
       <c r="D356" s="6" t="s">
         <v>944</v>
       </c>
       <c r="E356" s="9">
-        <v>43.0</v>
+        <v>32.0</v>
       </c>
       <c r="F356" s="6"/>
       <c r="G356" s="9">
         <f>E356*F356</f>
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:7" customHeight="1" ht="80">
       <c r="A357" s="13" t="s">
         <v>945</v>
       </c>
       <c r="B357" s="6"/>
       <c r="C357" s="16" t="s">
         <v>946</v>
       </c>
       <c r="D357" s="6" t="s">
         <v>947</v>
       </c>
       <c r="E357" s="9">
         <v>43.0</v>
       </c>
       <c r="F357" s="6"/>
       <c r="G357" s="9">
         <f>E357*F357</f>
         <v>0</v>
       </c>
     </row>
-    <row r="358" spans="1:7">
-      <c r="A358" s="11" t="s">
+    <row r="358" spans="1:7" customHeight="1" ht="80">
+      <c r="A358" s="13" t="s">
         <v>948</v>
       </c>
-      <c r="C358" s="14"/>
-[...4 lines deleted...]
-      <c r="A359" s="2" t="s">
+      <c r="B358" s="6"/>
+      <c r="C358" s="16" t="s">
+        <v>949</v>
+      </c>
+      <c r="D358" s="6" t="s">
+        <v>950</v>
+      </c>
+      <c r="E358" s="9">
+        <v>43.0</v>
+      </c>
+      <c r="F358" s="6"/>
+      <c r="G358" s="9">
+        <f>E358*F358</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7" customHeight="1" ht="80">
+      <c r="A359" s="13" t="s">
+        <v>951</v>
+      </c>
+      <c r="B359" s="6"/>
+      <c r="C359" s="16" t="s">
+        <v>952</v>
+      </c>
+      <c r="D359" s="6" t="s">
+        <v>953</v>
+      </c>
+      <c r="E359" s="9">
+        <v>43.0</v>
+      </c>
+      <c r="F359" s="6"/>
+      <c r="G359" s="9">
+        <f>E359*F359</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7" customHeight="1" ht="80">
+      <c r="A360" s="13" t="s">
+        <v>954</v>
+      </c>
+      <c r="B360" s="6"/>
+      <c r="C360" s="16" t="s">
+        <v>955</v>
+      </c>
+      <c r="D360" s="6" t="s">
+        <v>956</v>
+      </c>
+      <c r="E360" s="9">
+        <v>43.0</v>
+      </c>
+      <c r="F360" s="6"/>
+      <c r="G360" s="9">
+        <f>E360*F360</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7">
+      <c r="A361" s="11" t="s">
+        <v>957</v>
+      </c>
+      <c r="C361" s="14"/>
+      <c r="E361" s="7"/>
+      <c r="G361" s="7"/>
+    </row>
+    <row r="362" spans="1:7">
+      <c r="A362" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B359" s="3" t="s">
+      <c r="B362" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C359" s="15" t="s">
+      <c r="C362" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D359" s="4" t="s">
+      <c r="D362" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E359" s="10" t="s">
+      <c r="E362" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F359" s="4" t="s">
+      <c r="F362" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G359" s="8" t="s">
+      <c r="G362" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="360" spans="1:7">
-[...44 lines deleted...]
-    </row>
     <row r="363" spans="1:7">
-      <c r="A363" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A363" s="12"/>
       <c r="C363" s="14"/>
       <c r="E363" s="7"/>
       <c r="G363" s="7"/>
     </row>
-    <row r="364" spans="1:7">
-      <c r="A364" s="2" t="s">
+    <row r="364" spans="1:7" customHeight="1" ht="80">
+      <c r="A364" s="13" t="s">
+        <v>958</v>
+      </c>
+      <c r="B364" s="6"/>
+      <c r="C364" s="16" t="s">
+        <v>959</v>
+      </c>
+      <c r="D364" s="6" t="s">
+        <v>960</v>
+      </c>
+      <c r="E364" s="9">
+        <v>2756.0</v>
+      </c>
+      <c r="F364" s="6"/>
+      <c r="G364" s="9">
+        <f>E364*F364</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7" customHeight="1" ht="80">
+      <c r="A365" s="13" t="s">
+        <v>961</v>
+      </c>
+      <c r="B365" s="6"/>
+      <c r="C365" s="16" t="s">
+        <v>962</v>
+      </c>
+      <c r="D365" s="6" t="s">
+        <v>963</v>
+      </c>
+      <c r="E365" s="9">
+        <v>18.0</v>
+      </c>
+      <c r="F365" s="6"/>
+      <c r="G365" s="9">
+        <f>E365*F365</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7">
+      <c r="A366" s="11" t="s">
+        <v>964</v>
+      </c>
+      <c r="C366" s="14"/>
+      <c r="E366" s="7"/>
+      <c r="G366" s="7"/>
+    </row>
+    <row r="367" spans="1:7">
+      <c r="A367" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B364" s="3" t="s">
+      <c r="B367" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C364" s="15" t="s">
+      <c r="C367" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D364" s="4" t="s">
+      <c r="D367" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E364" s="10" t="s">
+      <c r="E367" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F364" s="4" t="s">
+      <c r="F367" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G364" s="8" t="s">
+      <c r="G367" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="365" spans="1:7">
-[...63 lines deleted...]
-      </c>
+    <row r="368" spans="1:7">
+      <c r="A368" s="12"/>
+      <c r="C368" s="14"/>
+      <c r="E368" s="7"/>
+      <c r="G368" s="7"/>
     </row>
     <row r="369" spans="1:7" customHeight="1" ht="80">
       <c r="A369" s="13" t="s">
         <v>965</v>
       </c>
       <c r="B369" s="6"/>
       <c r="C369" s="16" t="s">
         <v>966</v>
       </c>
       <c r="D369" s="6" t="s">
         <v>967</v>
       </c>
       <c r="E369" s="9">
         <v>950.0</v>
       </c>
       <c r="F369" s="6"/>
       <c r="G369" s="9">
         <f>E369*F369</f>
         <v>0</v>
       </c>
     </row>
-    <row r="370" spans="1:7">
-      <c r="A370" s="11" t="s">
+    <row r="370" spans="1:7" customHeight="1" ht="80">
+      <c r="A370" s="13" t="s">
         <v>968</v>
       </c>
-      <c r="C370" s="14"/>
-[...4 lines deleted...]
-      <c r="A371" s="2" t="s">
+      <c r="B370" s="6"/>
+      <c r="C370" s="16" t="s">
+        <v>969</v>
+      </c>
+      <c r="D370" s="6" t="s">
+        <v>970</v>
+      </c>
+      <c r="E370" s="9">
+        <v>1050.0</v>
+      </c>
+      <c r="F370" s="6"/>
+      <c r="G370" s="9">
+        <f>E370*F370</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7" customHeight="1" ht="80">
+      <c r="A371" s="13" t="s">
+        <v>971</v>
+      </c>
+      <c r="B371" s="6"/>
+      <c r="C371" s="16" t="s">
+        <v>972</v>
+      </c>
+      <c r="D371" s="6" t="s">
+        <v>973</v>
+      </c>
+      <c r="E371" s="9">
+        <v>950.0</v>
+      </c>
+      <c r="F371" s="6"/>
+      <c r="G371" s="9">
+        <f>E371*F371</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7" customHeight="1" ht="80">
+      <c r="A372" s="13" t="s">
+        <v>974</v>
+      </c>
+      <c r="B372" s="6"/>
+      <c r="C372" s="16" t="s">
+        <v>975</v>
+      </c>
+      <c r="D372" s="6" t="s">
+        <v>976</v>
+      </c>
+      <c r="E372" s="9">
+        <v>950.0</v>
+      </c>
+      <c r="F372" s="6"/>
+      <c r="G372" s="9">
+        <f>E372*F372</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="373" spans="1:7">
+      <c r="A373" s="11" t="s">
+        <v>977</v>
+      </c>
+      <c r="C373" s="14"/>
+      <c r="E373" s="7"/>
+      <c r="G373" s="7"/>
+    </row>
+    <row r="374" spans="1:7">
+      <c r="A374" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B371" s="3" t="s">
+      <c r="B374" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C371" s="15" t="s">
+      <c r="C374" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D371" s="4" t="s">
+      <c r="D374" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E371" s="10" t="s">
+      <c r="E374" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F371" s="4" t="s">
+      <c r="F374" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G371" s="8" t="s">
+      <c r="G374" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="372" spans="1:7">
-[...44 lines deleted...]
-    </row>
     <row r="375" spans="1:7">
-      <c r="A375" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A375" s="12"/>
       <c r="C375" s="14"/>
       <c r="E375" s="7"/>
       <c r="G375" s="7"/>
     </row>
-    <row r="376" spans="1:7">
-      <c r="A376" s="2" t="s">
+    <row r="376" spans="1:7" customHeight="1" ht="80">
+      <c r="A376" s="13" t="s">
+        <v>978</v>
+      </c>
+      <c r="B376" s="6"/>
+      <c r="C376" s="16" t="s">
+        <v>979</v>
+      </c>
+      <c r="D376" s="6" t="s">
+        <v>980</v>
+      </c>
+      <c r="E376" s="9">
+        <v>2067.0</v>
+      </c>
+      <c r="F376" s="6"/>
+      <c r="G376" s="9">
+        <f>E376*F376</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7" customHeight="1" ht="80">
+      <c r="A377" s="13" t="s">
+        <v>981</v>
+      </c>
+      <c r="B377" s="6"/>
+      <c r="C377" s="16" t="s">
+        <v>982</v>
+      </c>
+      <c r="D377" s="6" t="s">
+        <v>983</v>
+      </c>
+      <c r="E377" s="9">
+        <v>2915.0</v>
+      </c>
+      <c r="F377" s="6"/>
+      <c r="G377" s="9">
+        <f>E377*F377</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="378" spans="1:7">
+      <c r="A378" s="11" t="s">
+        <v>984</v>
+      </c>
+      <c r="C378" s="14"/>
+      <c r="E378" s="7"/>
+      <c r="G378" s="7"/>
+    </row>
+    <row r="379" spans="1:7">
+      <c r="A379" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B376" s="3" t="s">
+      <c r="B379" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C376" s="15" t="s">
+      <c r="C379" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D376" s="4" t="s">
+      <c r="D379" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E376" s="10" t="s">
+      <c r="E379" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F376" s="4" t="s">
+      <c r="F379" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G376" s="8" t="s">
+      <c r="G379" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="377" spans="1:7">
-[...63 lines deleted...]
-      </c>
+    <row r="380" spans="1:7">
+      <c r="A380" s="12"/>
+      <c r="C380" s="14"/>
+      <c r="E380" s="7"/>
+      <c r="G380" s="7"/>
     </row>
     <row r="381" spans="1:7" customHeight="1" ht="80">
       <c r="A381" s="13" t="s">
         <v>985</v>
       </c>
       <c r="B381" s="6"/>
       <c r="C381" s="16" t="s">
         <v>986</v>
       </c>
       <c r="D381" s="6" t="s">
         <v>987</v>
       </c>
       <c r="E381" s="9">
-        <v>2968.0</v>
+        <v>1262.0</v>
       </c>
       <c r="F381" s="6"/>
       <c r="G381" s="9">
         <f>E381*F381</f>
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:7" customHeight="1" ht="80">
       <c r="A382" s="13" t="s">
         <v>988</v>
       </c>
       <c r="B382" s="6"/>
       <c r="C382" s="16" t="s">
         <v>989</v>
       </c>
       <c r="D382" s="6" t="s">
         <v>990</v>
       </c>
       <c r="E382" s="9">
-        <v>3180.0</v>
+        <v>1230.0</v>
       </c>
       <c r="F382" s="6"/>
       <c r="G382" s="9">
         <f>E382*F382</f>
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:7" customHeight="1" ht="80">
       <c r="A383" s="13" t="s">
         <v>991</v>
       </c>
       <c r="B383" s="6"/>
       <c r="C383" s="16" t="s">
         <v>992</v>
       </c>
       <c r="D383" s="6" t="s">
         <v>993</v>
       </c>
       <c r="E383" s="9">
-        <v>2968.0</v>
+        <v>2809.0</v>
       </c>
       <c r="F383" s="6"/>
       <c r="G383" s="9">
         <f>E383*F383</f>
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:7" customHeight="1" ht="80">
       <c r="A384" s="13" t="s">
         <v>994</v>
       </c>
       <c r="B384" s="6"/>
       <c r="C384" s="16" t="s">
         <v>995</v>
       </c>
       <c r="D384" s="6" t="s">
         <v>996</v>
       </c>
       <c r="E384" s="9">
-        <v>2756.0</v>
+        <v>2968.0</v>
       </c>
       <c r="F384" s="6"/>
       <c r="G384" s="9">
         <f>E384*F384</f>
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:7" customHeight="1" ht="80">
       <c r="A385" s="13" t="s">
         <v>997</v>
       </c>
       <c r="B385" s="6"/>
       <c r="C385" s="16" t="s">
         <v>998</v>
       </c>
       <c r="D385" s="6" t="s">
         <v>999</v>
       </c>
       <c r="E385" s="9">
-        <v>2968.0</v>
+        <v>3180.0</v>
       </c>
       <c r="F385" s="6"/>
       <c r="G385" s="9">
         <f>E385*F385</f>
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:7" customHeight="1" ht="80">
       <c r="A386" s="13" t="s">
         <v>1000</v>
       </c>
       <c r="B386" s="6"/>
       <c r="C386" s="16" t="s">
         <v>1001</v>
       </c>
       <c r="D386" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="E386" s="9">
-        <v>914.0</v>
+        <v>2968.0</v>
       </c>
       <c r="F386" s="6"/>
       <c r="G386" s="9">
         <f>E386*F386</f>
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:7" customHeight="1" ht="80">
       <c r="A387" s="13" t="s">
         <v>1003</v>
       </c>
       <c r="B387" s="6"/>
       <c r="C387" s="16" t="s">
         <v>1004</v>
       </c>
       <c r="D387" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="E387" s="9">
-        <v>2809.0</v>
+        <v>2756.0</v>
       </c>
       <c r="F387" s="6"/>
       <c r="G387" s="9">
         <f>E387*F387</f>
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:7" customHeight="1" ht="80">
       <c r="A388" s="13" t="s">
         <v>1006</v>
       </c>
       <c r="B388" s="6"/>
       <c r="C388" s="16" t="s">
         <v>1007</v>
       </c>
       <c r="D388" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="E388" s="9">
-        <v>900.0</v>
+        <v>2968.0</v>
       </c>
       <c r="F388" s="6"/>
       <c r="G388" s="9">
         <f>E388*F388</f>
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:7" customHeight="1" ht="80">
       <c r="A389" s="13" t="s">
         <v>1009</v>
       </c>
       <c r="B389" s="6"/>
       <c r="C389" s="16" t="s">
         <v>1010</v>
       </c>
       <c r="D389" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="E389" s="9">
-        <v>1060.0</v>
+        <v>914.0</v>
       </c>
       <c r="F389" s="6"/>
       <c r="G389" s="9">
         <f>E389*F389</f>
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:7" customHeight="1" ht="80">
       <c r="A390" s="13" t="s">
         <v>1012</v>
       </c>
       <c r="B390" s="6"/>
       <c r="C390" s="16" t="s">
         <v>1013</v>
       </c>
       <c r="D390" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="E390" s="9">
-        <v>1378.0</v>
+        <v>2809.0</v>
       </c>
       <c r="F390" s="6"/>
       <c r="G390" s="9">
         <f>E390*F390</f>
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:7" customHeight="1" ht="80">
       <c r="A391" s="13" t="s">
         <v>1015</v>
       </c>
       <c r="B391" s="6"/>
       <c r="C391" s="16" t="s">
         <v>1016</v>
       </c>
       <c r="D391" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="E391" s="9">
-        <v>1060.0</v>
+        <v>900.0</v>
       </c>
       <c r="F391" s="6"/>
       <c r="G391" s="9">
         <f>E391*F391</f>
         <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:7" customHeight="1" ht="80">
       <c r="A392" s="13" t="s">
         <v>1018</v>
       </c>
       <c r="B392" s="6"/>
       <c r="C392" s="16" t="s">
         <v>1019</v>
       </c>
       <c r="D392" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="E392" s="9">
         <v>1060.0</v>
       </c>
       <c r="F392" s="6"/>
       <c r="G392" s="9">
         <f>E392*F392</f>
         <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:7" customHeight="1" ht="80">
       <c r="A393" s="13" t="s">
         <v>1021</v>
       </c>
       <c r="B393" s="6"/>
       <c r="C393" s="16" t="s">
         <v>1022</v>
       </c>
       <c r="D393" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="E393" s="9">
-        <v>1060.0</v>
+        <v>1378.0</v>
       </c>
       <c r="F393" s="6"/>
       <c r="G393" s="9">
         <f>E393*F393</f>
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:7" customHeight="1" ht="80">
       <c r="A394" s="13" t="s">
         <v>1024</v>
       </c>
       <c r="B394" s="6"/>
       <c r="C394" s="16" t="s">
         <v>1025</v>
       </c>
       <c r="D394" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="E394" s="9">
         <v>1060.0</v>
       </c>
       <c r="F394" s="6"/>
       <c r="G394" s="9">
         <f>E394*F394</f>
         <v>0</v>
@@ -23301,548 +23418,548 @@
       </c>
       <c r="D395" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="E395" s="9">
         <v>1060.0</v>
       </c>
       <c r="F395" s="6"/>
       <c r="G395" s="9">
         <f>E395*F395</f>
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:7" customHeight="1" ht="80">
       <c r="A396" s="13" t="s">
         <v>1030</v>
       </c>
       <c r="B396" s="6"/>
       <c r="C396" s="16" t="s">
         <v>1031</v>
       </c>
       <c r="D396" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="E396" s="9">
-        <v>1908.0</v>
+        <v>1060.0</v>
       </c>
       <c r="F396" s="6"/>
       <c r="G396" s="9">
         <f>E396*F396</f>
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:7" customHeight="1" ht="80">
       <c r="A397" s="13" t="s">
         <v>1033</v>
       </c>
       <c r="B397" s="6"/>
       <c r="C397" s="16" t="s">
         <v>1034</v>
       </c>
       <c r="D397" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="E397" s="9">
-        <v>3180.0</v>
+        <v>1060.0</v>
       </c>
       <c r="F397" s="6"/>
       <c r="G397" s="9">
         <f>E397*F397</f>
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:7" customHeight="1" ht="80">
       <c r="A398" s="13" t="s">
         <v>1036</v>
       </c>
       <c r="B398" s="6"/>
       <c r="C398" s="16" t="s">
         <v>1037</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="E398" s="9">
-        <v>4134.0</v>
+        <v>1060.0</v>
       </c>
       <c r="F398" s="6"/>
       <c r="G398" s="9">
         <f>E398*F398</f>
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:7" customHeight="1" ht="80">
       <c r="A399" s="13" t="s">
         <v>1039</v>
       </c>
       <c r="B399" s="6"/>
       <c r="C399" s="16" t="s">
         <v>1040</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="E399" s="9">
-        <v>3498.0</v>
+        <v>1908.0</v>
       </c>
       <c r="F399" s="6"/>
       <c r="G399" s="9">
         <f>E399*F399</f>
         <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:7" customHeight="1" ht="80">
       <c r="A400" s="13" t="s">
         <v>1042</v>
       </c>
       <c r="B400" s="6"/>
       <c r="C400" s="16" t="s">
         <v>1043</v>
       </c>
       <c r="D400" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="E400" s="9">
-        <v>3498.0</v>
+        <v>3180.0</v>
       </c>
       <c r="F400" s="6"/>
       <c r="G400" s="9">
         <f>E400*F400</f>
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:7" customHeight="1" ht="80">
       <c r="A401" s="13" t="s">
         <v>1045</v>
       </c>
       <c r="B401" s="6"/>
       <c r="C401" s="16" t="s">
         <v>1046</v>
       </c>
       <c r="D401" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="E401" s="9">
-        <v>5512.0</v>
+        <v>4134.0</v>
       </c>
       <c r="F401" s="6"/>
       <c r="G401" s="9">
         <f>E401*F401</f>
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:7" customHeight="1" ht="80">
       <c r="A402" s="13" t="s">
         <v>1048</v>
       </c>
       <c r="B402" s="6"/>
       <c r="C402" s="16" t="s">
         <v>1049</v>
       </c>
       <c r="D402" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="E402" s="9">
-        <v>3180.0</v>
+        <v>3498.0</v>
       </c>
       <c r="F402" s="6"/>
       <c r="G402" s="9">
         <f>E402*F402</f>
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:7" customHeight="1" ht="80">
       <c r="A403" s="13" t="s">
         <v>1051</v>
       </c>
       <c r="B403" s="6"/>
       <c r="C403" s="16" t="s">
         <v>1052</v>
       </c>
       <c r="D403" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="E403" s="9">
-        <v>2226.0</v>
+        <v>3498.0</v>
       </c>
       <c r="F403" s="6"/>
       <c r="G403" s="9">
         <f>E403*F403</f>
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:7" customHeight="1" ht="80">
       <c r="A404" s="13" t="s">
         <v>1054</v>
       </c>
       <c r="B404" s="6"/>
       <c r="C404" s="16" t="s">
         <v>1055</v>
       </c>
       <c r="D404" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="E404" s="9">
-        <v>4240.0</v>
+        <v>5512.0</v>
       </c>
       <c r="F404" s="6"/>
       <c r="G404" s="9">
         <f>E404*F404</f>
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:7" customHeight="1" ht="80">
       <c r="A405" s="13" t="s">
         <v>1057</v>
       </c>
       <c r="B405" s="6"/>
       <c r="C405" s="16" t="s">
         <v>1058</v>
       </c>
       <c r="D405" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="E405" s="9">
-        <v>3710.0</v>
+        <v>3180.0</v>
       </c>
       <c r="F405" s="6"/>
       <c r="G405" s="9">
         <f>E405*F405</f>
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:7" customHeight="1" ht="80">
       <c r="A406" s="13" t="s">
         <v>1060</v>
       </c>
       <c r="B406" s="6"/>
       <c r="C406" s="16" t="s">
         <v>1061</v>
       </c>
       <c r="D406" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="E406" s="9">
-        <v>5512.0</v>
+        <v>2226.0</v>
       </c>
       <c r="F406" s="6"/>
       <c r="G406" s="9">
         <f>E406*F406</f>
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:7" customHeight="1" ht="80">
       <c r="A407" s="13" t="s">
         <v>1063</v>
       </c>
       <c r="B407" s="6"/>
       <c r="C407" s="16" t="s">
         <v>1064</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="E407" s="9">
-        <v>7950.0</v>
+        <v>4240.0</v>
       </c>
       <c r="F407" s="6"/>
       <c r="G407" s="9">
         <f>E407*F407</f>
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:7" customHeight="1" ht="80">
       <c r="A408" s="13" t="s">
         <v>1066</v>
       </c>
       <c r="B408" s="6"/>
       <c r="C408" s="16" t="s">
         <v>1067</v>
       </c>
       <c r="D408" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="E408" s="9">
-        <v>3392.0</v>
+        <v>3710.0</v>
       </c>
       <c r="F408" s="6"/>
       <c r="G408" s="9">
         <f>E408*F408</f>
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:7" customHeight="1" ht="80">
       <c r="A409" s="13" t="s">
         <v>1069</v>
       </c>
       <c r="B409" s="6"/>
       <c r="C409" s="16" t="s">
         <v>1070</v>
       </c>
       <c r="D409" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="E409" s="9">
-        <v>4240.0</v>
+        <v>5512.0</v>
       </c>
       <c r="F409" s="6"/>
       <c r="G409" s="9">
         <f>E409*F409</f>
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:7" customHeight="1" ht="80">
       <c r="A410" s="13" t="s">
         <v>1072</v>
       </c>
       <c r="B410" s="6"/>
       <c r="C410" s="16" t="s">
         <v>1073</v>
       </c>
       <c r="D410" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="E410" s="9">
-        <v>1908.0</v>
+        <v>7950.0</v>
       </c>
       <c r="F410" s="6"/>
       <c r="G410" s="9">
         <f>E410*F410</f>
         <v>0</v>
       </c>
     </row>
-    <row r="411" spans="1:7">
-      <c r="A411" s="11" t="s">
+    <row r="411" spans="1:7" customHeight="1" ht="80">
+      <c r="A411" s="13" t="s">
         <v>1075</v>
       </c>
-      <c r="C411" s="14"/>
-[...4 lines deleted...]
-      <c r="A412" s="2" t="s">
+      <c r="B411" s="6"/>
+      <c r="C411" s="16" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D411" s="6" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E411" s="9">
+        <v>3392.0</v>
+      </c>
+      <c r="F411" s="6"/>
+      <c r="G411" s="9">
+        <f>E411*F411</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="412" spans="1:7" customHeight="1" ht="80">
+      <c r="A412" s="13" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B412" s="6"/>
+      <c r="C412" s="16" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D412" s="6" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E412" s="9">
+        <v>4240.0</v>
+      </c>
+      <c r="F412" s="6"/>
+      <c r="G412" s="9">
+        <f>E412*F412</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="413" spans="1:7" customHeight="1" ht="80">
+      <c r="A413" s="13" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B413" s="6"/>
+      <c r="C413" s="16" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D413" s="6" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E413" s="9">
+        <v>1908.0</v>
+      </c>
+      <c r="F413" s="6"/>
+      <c r="G413" s="9">
+        <f>E413*F413</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="414" spans="1:7">
+      <c r="A414" s="11" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C414" s="14"/>
+      <c r="E414" s="7"/>
+      <c r="G414" s="7"/>
+    </row>
+    <row r="415" spans="1:7">
+      <c r="A415" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B412" s="3" t="s">
+      <c r="B415" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C412" s="15" t="s">
+      <c r="C415" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D412" s="4" t="s">
+      <c r="D415" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E412" s="10" t="s">
+      <c r="E415" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F412" s="4" t="s">
+      <c r="F415" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G412" s="8" t="s">
+      <c r="G415" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="413" spans="1:7">
-[...63 lines deleted...]
-      </c>
+    <row r="416" spans="1:7">
+      <c r="A416" s="12"/>
+      <c r="C416" s="14"/>
+      <c r="E416" s="7"/>
+      <c r="G416" s="7"/>
     </row>
     <row r="417" spans="1:7" customHeight="1" ht="80">
       <c r="A417" s="13" t="s">
         <v>1085</v>
       </c>
       <c r="B417" s="6"/>
       <c r="C417" s="16" t="s">
         <v>1086</v>
       </c>
       <c r="D417" s="6" t="s">
         <v>1087</v>
       </c>
       <c r="E417" s="9">
         <v>420.0</v>
       </c>
       <c r="F417" s="6"/>
       <c r="G417" s="9">
         <f>E417*F417</f>
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:7" customHeight="1" ht="80">
       <c r="A418" s="13" t="s">
         <v>1088</v>
       </c>
       <c r="B418" s="6"/>
       <c r="C418" s="16" t="s">
         <v>1089</v>
       </c>
       <c r="D418" s="6" t="s">
         <v>1090</v>
       </c>
       <c r="E418" s="9">
-        <v>540.0</v>
+        <v>420.0</v>
       </c>
       <c r="F418" s="6"/>
       <c r="G418" s="9">
         <f>E418*F418</f>
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:7" customHeight="1" ht="80">
       <c r="A419" s="13" t="s">
         <v>1091</v>
       </c>
       <c r="B419" s="6"/>
       <c r="C419" s="16" t="s">
         <v>1092</v>
       </c>
       <c r="D419" s="6" t="s">
         <v>1093</v>
       </c>
       <c r="E419" s="9">
-        <v>490.0</v>
+        <v>720.0</v>
       </c>
       <c r="F419" s="6"/>
       <c r="G419" s="9">
         <f>E419*F419</f>
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:7" customHeight="1" ht="80">
       <c r="A420" s="13" t="s">
         <v>1094</v>
       </c>
       <c r="B420" s="6"/>
       <c r="C420" s="16" t="s">
         <v>1095</v>
       </c>
       <c r="D420" s="6" t="s">
         <v>1096</v>
       </c>
       <c r="E420" s="9">
         <v>420.0</v>
       </c>
       <c r="F420" s="6"/>
       <c r="G420" s="9">
         <f>E420*F420</f>
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:7" customHeight="1" ht="80">
       <c r="A421" s="13" t="s">
         <v>1097</v>
       </c>
       <c r="B421" s="6"/>
       <c r="C421" s="16" t="s">
         <v>1098</v>
       </c>
       <c r="D421" s="6" t="s">
         <v>1099</v>
       </c>
       <c r="E421" s="9">
-        <v>420.0</v>
+        <v>540.0</v>
       </c>
       <c r="F421" s="6"/>
       <c r="G421" s="9">
         <f>E421*F421</f>
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:7" customHeight="1" ht="80">
       <c r="A422" s="13" t="s">
         <v>1100</v>
       </c>
       <c r="B422" s="6"/>
       <c r="C422" s="16" t="s">
         <v>1101</v>
       </c>
       <c r="D422" s="6" t="s">
         <v>1102</v>
       </c>
       <c r="E422" s="9">
-        <v>420.0</v>
+        <v>490.0</v>
       </c>
       <c r="F422" s="6"/>
       <c r="G422" s="9">
         <f>E422*F422</f>
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:7" customHeight="1" ht="80">
       <c r="A423" s="13" t="s">
         <v>1103</v>
       </c>
       <c r="B423" s="6"/>
       <c r="C423" s="16" t="s">
         <v>1104</v>
       </c>
       <c r="D423" s="6" t="s">
         <v>1105</v>
       </c>
       <c r="E423" s="9">
         <v>420.0</v>
       </c>
       <c r="F423" s="6"/>
       <c r="G423" s="9">
         <f>E423*F423</f>
         <v>0</v>
@@ -23898,154 +24015,154 @@
       </c>
       <c r="D426" s="6" t="s">
         <v>1114</v>
       </c>
       <c r="E426" s="9">
         <v>420.0</v>
       </c>
       <c r="F426" s="6"/>
       <c r="G426" s="9">
         <f>E426*F426</f>
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:7" customHeight="1" ht="80">
       <c r="A427" s="13" t="s">
         <v>1115</v>
       </c>
       <c r="B427" s="6"/>
       <c r="C427" s="16" t="s">
         <v>1116</v>
       </c>
       <c r="D427" s="6" t="s">
         <v>1117</v>
       </c>
       <c r="E427" s="9">
-        <v>490.0</v>
+        <v>420.0</v>
       </c>
       <c r="F427" s="6"/>
       <c r="G427" s="9">
         <f>E427*F427</f>
         <v>0</v>
       </c>
     </row>
-    <row r="428" spans="1:7">
-      <c r="A428" s="11" t="s">
+    <row r="428" spans="1:7" customHeight="1" ht="80">
+      <c r="A428" s="13" t="s">
         <v>1118</v>
       </c>
-      <c r="C428" s="14"/>
-[...4 lines deleted...]
-      <c r="A429" s="2" t="s">
+      <c r="B428" s="6"/>
+      <c r="C428" s="16" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D428" s="6" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E428" s="9">
+        <v>420.0</v>
+      </c>
+      <c r="F428" s="6"/>
+      <c r="G428" s="9">
+        <f>E428*F428</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="429" spans="1:7" customHeight="1" ht="80">
+      <c r="A429" s="13" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B429" s="6"/>
+      <c r="C429" s="16" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D429" s="6" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E429" s="9">
+        <v>420.0</v>
+      </c>
+      <c r="F429" s="6"/>
+      <c r="G429" s="9">
+        <f>E429*F429</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="430" spans="1:7" customHeight="1" ht="80">
+      <c r="A430" s="13" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B430" s="6"/>
+      <c r="C430" s="16" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D430" s="6" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E430" s="9">
+        <v>490.0</v>
+      </c>
+      <c r="F430" s="6"/>
+      <c r="G430" s="9">
+        <f>E430*F430</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="431" spans="1:7">
+      <c r="A431" s="11" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C431" s="14"/>
+      <c r="E431" s="7"/>
+      <c r="G431" s="7"/>
+    </row>
+    <row r="432" spans="1:7">
+      <c r="A432" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B429" s="3" t="s">
+      <c r="B432" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C429" s="15" t="s">
+      <c r="C432" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D429" s="4" t="s">
+      <c r="D432" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E429" s="10" t="s">
+      <c r="E432" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F429" s="4" t="s">
+      <c r="F432" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G429" s="8" t="s">
+      <c r="G432" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="430" spans="1:7">
-[...63 lines deleted...]
-      </c>
+    <row r="433" spans="1:7">
+      <c r="A433" s="12"/>
+      <c r="C433" s="14"/>
+      <c r="E433" s="7"/>
+      <c r="G433" s="7"/>
     </row>
     <row r="434" spans="1:7" customHeight="1" ht="80">
       <c r="A434" s="13" t="s">
         <v>1128</v>
       </c>
       <c r="B434" s="6"/>
       <c r="C434" s="16" t="s">
         <v>1129</v>
       </c>
       <c r="D434" s="6" t="s">
         <v>1130</v>
       </c>
       <c r="E434" s="9">
         <v>770.0</v>
       </c>
       <c r="F434" s="6"/>
       <c r="G434" s="9">
         <f>E434*F434</f>
         <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:7" customHeight="1" ht="80">
       <c r="A435" s="13" t="s">
         <v>1131</v>
       </c>
@@ -24155,51 +24272,51 @@
       </c>
       <c r="D440" s="6" t="s">
         <v>1148</v>
       </c>
       <c r="E440" s="9">
         <v>770.0</v>
       </c>
       <c r="F440" s="6"/>
       <c r="G440" s="9">
         <f>E440*F440</f>
         <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:7" customHeight="1" ht="80">
       <c r="A441" s="13" t="s">
         <v>1149</v>
       </c>
       <c r="B441" s="6"/>
       <c r="C441" s="16" t="s">
         <v>1150</v>
       </c>
       <c r="D441" s="6" t="s">
         <v>1151</v>
       </c>
       <c r="E441" s="9">
-        <v>790.0</v>
+        <v>770.0</v>
       </c>
       <c r="F441" s="6"/>
       <c r="G441" s="9">
         <f>E441*F441</f>
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:7" customHeight="1" ht="80">
       <c r="A442" s="13" t="s">
         <v>1152</v>
       </c>
       <c r="B442" s="6"/>
       <c r="C442" s="16" t="s">
         <v>1153</v>
       </c>
       <c r="D442" s="6" t="s">
         <v>1154</v>
       </c>
       <c r="E442" s="9">
         <v>770.0</v>
       </c>
       <c r="F442" s="6"/>
       <c r="G442" s="9">
         <f>E442*F442</f>
         <v>0</v>
@@ -24215,51 +24332,51 @@
       </c>
       <c r="D443" s="6" t="s">
         <v>1157</v>
       </c>
       <c r="E443" s="9">
         <v>770.0</v>
       </c>
       <c r="F443" s="6"/>
       <c r="G443" s="9">
         <f>E443*F443</f>
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:7" customHeight="1" ht="80">
       <c r="A444" s="13" t="s">
         <v>1158</v>
       </c>
       <c r="B444" s="6"/>
       <c r="C444" s="16" t="s">
         <v>1159</v>
       </c>
       <c r="D444" s="6" t="s">
         <v>1160</v>
       </c>
       <c r="E444" s="9">
-        <v>770.0</v>
+        <v>790.0</v>
       </c>
       <c r="F444" s="6"/>
       <c r="G444" s="9">
         <f>E444*F444</f>
         <v>0</v>
       </c>
     </row>
     <row r="445" spans="1:7" customHeight="1" ht="80">
       <c r="A445" s="13" t="s">
         <v>1161</v>
       </c>
       <c r="B445" s="6"/>
       <c r="C445" s="16" t="s">
         <v>1162</v>
       </c>
       <c r="D445" s="6" t="s">
         <v>1163</v>
       </c>
       <c r="E445" s="9">
         <v>770.0</v>
       </c>
       <c r="F445" s="6"/>
       <c r="G445" s="9">
         <f>E445*F445</f>
         <v>0</v>
@@ -24323,146 +24440,146 @@
       <c r="G448" s="9">
         <f>E448*F448</f>
         <v>0</v>
       </c>
     </row>
     <row r="449" spans="1:7" customHeight="1" ht="80">
       <c r="A449" s="13" t="s">
         <v>1173</v>
       </c>
       <c r="B449" s="6"/>
       <c r="C449" s="16" t="s">
         <v>1174</v>
       </c>
       <c r="D449" s="6" t="s">
         <v>1175</v>
       </c>
       <c r="E449" s="9">
         <v>770.0</v>
       </c>
       <c r="F449" s="6"/>
       <c r="G449" s="9">
         <f>E449*F449</f>
         <v>0</v>
       </c>
     </row>
-    <row r="450" spans="1:7">
-      <c r="A450" s="11" t="s">
+    <row r="450" spans="1:7" customHeight="1" ht="80">
+      <c r="A450" s="13" t="s">
         <v>1176</v>
       </c>
-      <c r="C450" s="14"/>
-[...4 lines deleted...]
-      <c r="A451" s="2" t="s">
+      <c r="B450" s="6"/>
+      <c r="C450" s="16" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D450" s="6" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E450" s="9">
+        <v>770.0</v>
+      </c>
+      <c r="F450" s="6"/>
+      <c r="G450" s="9">
+        <f>E450*F450</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7" customHeight="1" ht="80">
+      <c r="A451" s="13" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B451" s="6"/>
+      <c r="C451" s="16" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D451" s="6" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E451" s="9">
+        <v>770.0</v>
+      </c>
+      <c r="F451" s="6"/>
+      <c r="G451" s="9">
+        <f>E451*F451</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7" customHeight="1" ht="80">
+      <c r="A452" s="13" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B452" s="6"/>
+      <c r="C452" s="16" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D452" s="6" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E452" s="9">
+        <v>770.0</v>
+      </c>
+      <c r="F452" s="6"/>
+      <c r="G452" s="9">
+        <f>E452*F452</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7">
+      <c r="A453" s="11" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C453" s="14"/>
+      <c r="E453" s="7"/>
+      <c r="G453" s="7"/>
+    </row>
+    <row r="454" spans="1:7">
+      <c r="A454" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B451" s="3" t="s">
+      <c r="B454" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C451" s="15" t="s">
+      <c r="C454" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D451" s="4" t="s">
+      <c r="D454" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E451" s="10" t="s">
+      <c r="E454" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F451" s="4" t="s">
+      <c r="F454" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G451" s="8" t="s">
+      <c r="G454" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="452" spans="1:7">
-[...63 lines deleted...]
-      </c>
+    <row r="455" spans="1:7">
+      <c r="A455" s="12"/>
+      <c r="C455" s="14"/>
+      <c r="E455" s="7"/>
+      <c r="G455" s="7"/>
     </row>
     <row r="456" spans="1:7" customHeight="1" ht="80">
       <c r="A456" s="13" t="s">
         <v>1186</v>
       </c>
       <c r="B456" s="6"/>
       <c r="C456" s="16" t="s">
         <v>1187</v>
       </c>
       <c r="D456" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="E456" s="9">
         <v>11340.0</v>
       </c>
       <c r="F456" s="6"/>
       <c r="G456" s="9">
         <f>E456*F456</f>
         <v>0</v>
       </c>
     </row>
     <row r="457" spans="1:7" customHeight="1" ht="80">
       <c r="A457" s="13" t="s">
         <v>1189</v>
       </c>
@@ -24640,114 +24757,174 @@
       <c r="G465" s="9">
         <f>E465*F465</f>
         <v>0</v>
       </c>
     </row>
     <row r="466" spans="1:7" customHeight="1" ht="80">
       <c r="A466" s="13" t="s">
         <v>1216</v>
       </c>
       <c r="B466" s="6"/>
       <c r="C466" s="16" t="s">
         <v>1217</v>
       </c>
       <c r="D466" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="E466" s="9">
         <v>11340.0</v>
       </c>
       <c r="F466" s="6"/>
       <c r="G466" s="9">
         <f>E466*F466</f>
         <v>0</v>
       </c>
     </row>
-    <row r="467" spans="1:7">
-      <c r="E467" t="s">
+    <row r="467" spans="1:7" customHeight="1" ht="80">
+      <c r="A467" s="13" t="s">
         <v>1219</v>
       </c>
-      <c r="F467">
-[...4 lines deleted...]
-        <f>SUM(G12:G466)</f>
+      <c r="B467" s="6"/>
+      <c r="C467" s="16" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D467" s="6" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E467" s="9">
+        <v>11340.0</v>
+      </c>
+      <c r="F467" s="6"/>
+      <c r="G467" s="9">
+        <f>E467*F467</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="468" spans="1:7" customHeight="1" ht="80">
+      <c r="A468" s="13" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B468" s="6"/>
+      <c r="C468" s="16" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D468" s="6" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E468" s="9">
+        <v>11340.0</v>
+      </c>
+      <c r="F468" s="6"/>
+      <c r="G468" s="9">
+        <f>E468*F468</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="469" spans="1:7" customHeight="1" ht="80">
+      <c r="A469" s="13" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B469" s="6"/>
+      <c r="C469" s="16" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D469" s="6" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E469" s="9">
+        <v>11340.0</v>
+      </c>
+      <c r="F469" s="6"/>
+      <c r="G469" s="9">
+        <f>E469*F469</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="470" spans="1:7">
+      <c r="E470" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F470">
+        <f>SUM(F12:F469)</f>
+        <v>0</v>
+      </c>
+      <c r="G470">
+        <f>SUM(G12:G469)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A49:G49"/>
     <mergeCell ref="A51:G51"/>
     <mergeCell ref="A59:G59"/>
     <mergeCell ref="A61:G61"/>
     <mergeCell ref="A65:G65"/>
     <mergeCell ref="A67:G67"/>
     <mergeCell ref="A72:G72"/>
     <mergeCell ref="A74:G74"/>
-    <mergeCell ref="A126:G126"/>
-[...4 lines deleted...]
-    <mergeCell ref="A316:G316"/>
+    <mergeCell ref="A129:G129"/>
+    <mergeCell ref="A131:G131"/>
+    <mergeCell ref="A133:G133"/>
+    <mergeCell ref="A135:G135"/>
+    <mergeCell ref="A317:G317"/>
     <mergeCell ref="A319:G319"/>
-    <mergeCell ref="A321:G321"/>
-[...7 lines deleted...]
-    <mergeCell ref="A360:G360"/>
+    <mergeCell ref="A322:G322"/>
+    <mergeCell ref="A324:G324"/>
+    <mergeCell ref="A331:G331"/>
+    <mergeCell ref="A333:G333"/>
+    <mergeCell ref="A338:G338"/>
+    <mergeCell ref="A340:G340"/>
+    <mergeCell ref="A353:G353"/>
+    <mergeCell ref="A355:G355"/>
+    <mergeCell ref="A361:G361"/>
     <mergeCell ref="A363:G363"/>
-    <mergeCell ref="A365:G365"/>
-[...1 lines deleted...]
-    <mergeCell ref="A372:G372"/>
+    <mergeCell ref="A366:G366"/>
+    <mergeCell ref="A368:G368"/>
+    <mergeCell ref="A373:G373"/>
     <mergeCell ref="A375:G375"/>
-    <mergeCell ref="A377:G377"/>
-[...5 lines deleted...]
-    <mergeCell ref="A452:G452"/>
+    <mergeCell ref="A378:G378"/>
+    <mergeCell ref="A380:G380"/>
+    <mergeCell ref="A414:G414"/>
+    <mergeCell ref="A416:G416"/>
+    <mergeCell ref="A431:G431"/>
+    <mergeCell ref="A433:G433"/>
+    <mergeCell ref="A453:G453"/>
+    <mergeCell ref="A455:G455"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_23"/>
@@ -24802,54 +24979,54 @@
     <hyperlink ref="D101" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_96"/>
-    <hyperlink ref="D129" r:id="rId_hyperlink_97"/>
-[...2 lines deleted...]
-    <hyperlink ref="D135" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_125"/>
@@ -24984,167 +25161,170 @@
     <hyperlink ref="D289" r:id="rId_hyperlink_254"/>
     <hyperlink ref="D290" r:id="rId_hyperlink_255"/>
     <hyperlink ref="D291" r:id="rId_hyperlink_256"/>
     <hyperlink ref="D292" r:id="rId_hyperlink_257"/>
     <hyperlink ref="D293" r:id="rId_hyperlink_258"/>
     <hyperlink ref="D294" r:id="rId_hyperlink_259"/>
     <hyperlink ref="D295" r:id="rId_hyperlink_260"/>
     <hyperlink ref="D296" r:id="rId_hyperlink_261"/>
     <hyperlink ref="D297" r:id="rId_hyperlink_262"/>
     <hyperlink ref="D298" r:id="rId_hyperlink_263"/>
     <hyperlink ref="D299" r:id="rId_hyperlink_264"/>
     <hyperlink ref="D300" r:id="rId_hyperlink_265"/>
     <hyperlink ref="D301" r:id="rId_hyperlink_266"/>
     <hyperlink ref="D302" r:id="rId_hyperlink_267"/>
     <hyperlink ref="D303" r:id="rId_hyperlink_268"/>
     <hyperlink ref="D304" r:id="rId_hyperlink_269"/>
     <hyperlink ref="D305" r:id="rId_hyperlink_270"/>
     <hyperlink ref="D306" r:id="rId_hyperlink_271"/>
     <hyperlink ref="D307" r:id="rId_hyperlink_272"/>
     <hyperlink ref="D308" r:id="rId_hyperlink_273"/>
     <hyperlink ref="D309" r:id="rId_hyperlink_274"/>
     <hyperlink ref="D310" r:id="rId_hyperlink_275"/>
     <hyperlink ref="D311" r:id="rId_hyperlink_276"/>
     <hyperlink ref="D312" r:id="rId_hyperlink_277"/>
     <hyperlink ref="D313" r:id="rId_hyperlink_278"/>
-    <hyperlink ref="D317" r:id="rId_hyperlink_279"/>
-[...3 lines deleted...]
-    <hyperlink ref="D324" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="D314" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="D315" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="D320" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="D321" r:id="rId_hyperlink_283"/>
     <hyperlink ref="D325" r:id="rId_hyperlink_284"/>
     <hyperlink ref="D326" r:id="rId_hyperlink_285"/>
     <hyperlink ref="D327" r:id="rId_hyperlink_286"/>
-    <hyperlink ref="D331" r:id="rId_hyperlink_287"/>
-[...1 lines deleted...]
-    <hyperlink ref="D333" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="D329" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="D330" r:id="rId_hyperlink_289"/>
     <hyperlink ref="D334" r:id="rId_hyperlink_290"/>
-    <hyperlink ref="D338" r:id="rId_hyperlink_291"/>
-[...1 lines deleted...]
-    <hyperlink ref="D340" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="D335" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="D336" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="D337" r:id="rId_hyperlink_293"/>
     <hyperlink ref="D341" r:id="rId_hyperlink_294"/>
     <hyperlink ref="D342" r:id="rId_hyperlink_295"/>
     <hyperlink ref="D343" r:id="rId_hyperlink_296"/>
     <hyperlink ref="D344" r:id="rId_hyperlink_297"/>
     <hyperlink ref="D345" r:id="rId_hyperlink_298"/>
     <hyperlink ref="D346" r:id="rId_hyperlink_299"/>
     <hyperlink ref="D347" r:id="rId_hyperlink_300"/>
     <hyperlink ref="D348" r:id="rId_hyperlink_301"/>
     <hyperlink ref="D349" r:id="rId_hyperlink_302"/>
-    <hyperlink ref="D353" r:id="rId_hyperlink_303"/>
-[...1 lines deleted...]
-    <hyperlink ref="D355" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="D350" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_305"/>
     <hyperlink ref="D356" r:id="rId_hyperlink_306"/>
     <hyperlink ref="D357" r:id="rId_hyperlink_307"/>
-    <hyperlink ref="D361" r:id="rId_hyperlink_308"/>
-[...3 lines deleted...]
-    <hyperlink ref="D368" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="D358" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="D359" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="D360" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="D364" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="D365" r:id="rId_hyperlink_312"/>
     <hyperlink ref="D369" r:id="rId_hyperlink_313"/>
-    <hyperlink ref="D373" r:id="rId_hyperlink_314"/>
-[...3 lines deleted...]
-    <hyperlink ref="D380" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="D370" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="D371" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="D372" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="D376" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="D377" r:id="rId_hyperlink_318"/>
     <hyperlink ref="D381" r:id="rId_hyperlink_319"/>
     <hyperlink ref="D382" r:id="rId_hyperlink_320"/>
     <hyperlink ref="D383" r:id="rId_hyperlink_321"/>
     <hyperlink ref="D384" r:id="rId_hyperlink_322"/>
     <hyperlink ref="D385" r:id="rId_hyperlink_323"/>
     <hyperlink ref="D386" r:id="rId_hyperlink_324"/>
     <hyperlink ref="D387" r:id="rId_hyperlink_325"/>
     <hyperlink ref="D388" r:id="rId_hyperlink_326"/>
     <hyperlink ref="D389" r:id="rId_hyperlink_327"/>
     <hyperlink ref="D390" r:id="rId_hyperlink_328"/>
     <hyperlink ref="D391" r:id="rId_hyperlink_329"/>
     <hyperlink ref="D392" r:id="rId_hyperlink_330"/>
     <hyperlink ref="D393" r:id="rId_hyperlink_331"/>
     <hyperlink ref="D394" r:id="rId_hyperlink_332"/>
     <hyperlink ref="D395" r:id="rId_hyperlink_333"/>
     <hyperlink ref="D396" r:id="rId_hyperlink_334"/>
     <hyperlink ref="D397" r:id="rId_hyperlink_335"/>
     <hyperlink ref="D398" r:id="rId_hyperlink_336"/>
     <hyperlink ref="D399" r:id="rId_hyperlink_337"/>
     <hyperlink ref="D400" r:id="rId_hyperlink_338"/>
     <hyperlink ref="D401" r:id="rId_hyperlink_339"/>
     <hyperlink ref="D402" r:id="rId_hyperlink_340"/>
     <hyperlink ref="D403" r:id="rId_hyperlink_341"/>
     <hyperlink ref="D404" r:id="rId_hyperlink_342"/>
     <hyperlink ref="D405" r:id="rId_hyperlink_343"/>
     <hyperlink ref="D406" r:id="rId_hyperlink_344"/>
     <hyperlink ref="D407" r:id="rId_hyperlink_345"/>
     <hyperlink ref="D408" r:id="rId_hyperlink_346"/>
     <hyperlink ref="D409" r:id="rId_hyperlink_347"/>
     <hyperlink ref="D410" r:id="rId_hyperlink_348"/>
-    <hyperlink ref="D414" r:id="rId_hyperlink_349"/>
-[...1 lines deleted...]
-    <hyperlink ref="D416" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="D411" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="D412" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="D413" r:id="rId_hyperlink_351"/>
     <hyperlink ref="D417" r:id="rId_hyperlink_352"/>
     <hyperlink ref="D418" r:id="rId_hyperlink_353"/>
     <hyperlink ref="D419" r:id="rId_hyperlink_354"/>
     <hyperlink ref="D420" r:id="rId_hyperlink_355"/>
     <hyperlink ref="D421" r:id="rId_hyperlink_356"/>
     <hyperlink ref="D422" r:id="rId_hyperlink_357"/>
     <hyperlink ref="D423" r:id="rId_hyperlink_358"/>
     <hyperlink ref="D424" r:id="rId_hyperlink_359"/>
     <hyperlink ref="D425" r:id="rId_hyperlink_360"/>
     <hyperlink ref="D426" r:id="rId_hyperlink_361"/>
     <hyperlink ref="D427" r:id="rId_hyperlink_362"/>
-    <hyperlink ref="D431" r:id="rId_hyperlink_363"/>
-[...1 lines deleted...]
-    <hyperlink ref="D433" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="D428" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="D429" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="D430" r:id="rId_hyperlink_365"/>
     <hyperlink ref="D434" r:id="rId_hyperlink_366"/>
     <hyperlink ref="D435" r:id="rId_hyperlink_367"/>
     <hyperlink ref="D436" r:id="rId_hyperlink_368"/>
     <hyperlink ref="D437" r:id="rId_hyperlink_369"/>
     <hyperlink ref="D438" r:id="rId_hyperlink_370"/>
     <hyperlink ref="D439" r:id="rId_hyperlink_371"/>
     <hyperlink ref="D440" r:id="rId_hyperlink_372"/>
     <hyperlink ref="D441" r:id="rId_hyperlink_373"/>
     <hyperlink ref="D442" r:id="rId_hyperlink_374"/>
     <hyperlink ref="D443" r:id="rId_hyperlink_375"/>
     <hyperlink ref="D444" r:id="rId_hyperlink_376"/>
     <hyperlink ref="D445" r:id="rId_hyperlink_377"/>
     <hyperlink ref="D446" r:id="rId_hyperlink_378"/>
     <hyperlink ref="D447" r:id="rId_hyperlink_379"/>
     <hyperlink ref="D448" r:id="rId_hyperlink_380"/>
     <hyperlink ref="D449" r:id="rId_hyperlink_381"/>
-    <hyperlink ref="D453" r:id="rId_hyperlink_382"/>
-[...1 lines deleted...]
-    <hyperlink ref="D455" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="D450" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="D451" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="D452" r:id="rId_hyperlink_384"/>
     <hyperlink ref="D456" r:id="rId_hyperlink_385"/>
     <hyperlink ref="D457" r:id="rId_hyperlink_386"/>
     <hyperlink ref="D458" r:id="rId_hyperlink_387"/>
     <hyperlink ref="D459" r:id="rId_hyperlink_388"/>
     <hyperlink ref="D460" r:id="rId_hyperlink_389"/>
     <hyperlink ref="D461" r:id="rId_hyperlink_390"/>
     <hyperlink ref="D462" r:id="rId_hyperlink_391"/>
     <hyperlink ref="D463" r:id="rId_hyperlink_392"/>
     <hyperlink ref="D464" r:id="rId_hyperlink_393"/>
     <hyperlink ref="D465" r:id="rId_hyperlink_394"/>
     <hyperlink ref="D466" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="D467" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="D468" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="D469" r:id="rId_hyperlink_398"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>